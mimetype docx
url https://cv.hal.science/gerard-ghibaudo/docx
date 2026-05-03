--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerard Ghibaudo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo, Fellow IEEE 2013-2022, was born in France in 1954. He graduated from Grenoble Institute of Technology in 1979 and obtained the PhD degree in Electronics in 1981, the State Thesis degree in Physics in 1984 and the PhD supervision habilitation diploma in 1986 from Grenoble University. He was CNRS PhD student from 1979 to 1981 and became associate researcher at CNRS in 1981 in LPCS laboratory (Grenoble). He was finally promoted Director of Research at CNRS in 1992 (exceptional class in 2014). He was Director of IMEP-LAHC Laboratory located at MINATEC-INPG center from 2007 to 2013. During the academic year 1987-1988, he spent a sabbatical year at Naval Research Laboratory in Washington, DC (USA) where he worked on the characterization of MOSFETs. His main research activities were in the field of electronics transport, oxidation of silicon, MOS device physics, fluctuations and low frequency noise and dielectric reliability. He participated to over 20 European projects and was responsible for over 50 research contracts. Dr. G. Ghibaudo has supervised over 125 PhD students in his career. He was co-founder of the First European Workshop on Low Temperature Electronics (WOLTE 94) and organizer of 20 Workshops/Summer School during the last 40 years. Dr. G. Ghibaudo was member of the Editorial board of Solid State Electronics and served as associate editor of Microelectronics reliability journal and Journal of Active and Passive Electronic Component. During his career he authored over 596 articles in International Refereed Journals and 762 communications in International Conferences. He participated to 86 invited papers in International Conferences and he wrote 34 book chapters. Dr. G. Ghibaudo featured over 952 items and 13.945 citations in Web of Science where he had an H index of 48. G. Ghibaudo is ranking 14% world top researcher among Elsevier Standford  100,000 top-scientists.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (363)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-type NiOx ultrathin film as highly efficient hole extraction layer in n-type PbS quantum dots based NIR photodiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis David Mohgouk Zouknak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108836. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04776269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into low frequency noise (LFN) sources analysis in GaN/Si MIS-HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.108555. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Fluctuation–Dissipation of the Oxide Trapped Charge in a MOSFET Operated Down to Deep Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219477523500451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Zero Temperature Coefficient in FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Mota Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04083773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and analytical modelling of self-heating in FDSOI MOSFETs down to very deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (02), pp.87-109. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56439/WJP/2023.1110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of electro-thermal properties in FDSOI MOSFETs down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.2498. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/jeee.2120232498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer drain current aariability in GaN MIS-HEMT on 200-mm silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/jeee.2120232132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic MOSFET Subthreshold Current: From Resistive Networks to Percolation Transport in 1-D Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3283941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substrate biasing on structural, chemical and electrical properties of Al 2 O 3 thin films deposited by PEALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the mobility in Al2O3/GaN electron channel: Effect of p-doping and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledion Rrustemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108470. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04921920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulations of FDSOI five-gate qubit MOS devices down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aprà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.108291. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of self-heating effect in FDSOI and bulk MOSFETs operated in deep cryogenic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108265. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Kubo-Greenwood modelling of FDSOI MOS devices down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108271. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulations of FDSOI devices down to deep cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.108319. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 1D confinement in FD-SOI trigate nanowires at deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108466. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold voltage of p-type triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, pp.108451. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed electrical characterization of 200mm CMOS compatible GaN/Si HEMTs down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gobil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, pp.108448. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Width-Dependent Mobility Degradation in Bulk Conduction Regime of Tri-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.3037-3041. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3172056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Implementation of Lorentzian Spectra for Circuit Noise Simulations in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.611-619. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2022.3178352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Core-Shell Junctionless MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108567. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channel length on the operation of junctionless transistors with substrate biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3070-3073. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3069936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson-Schrödinger simulation and analytical modeling of inversion charge in FDSOI MOSFET down to 0 K – Towards compact modeling for cryo CMOS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.108126. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04952484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front and back channels coupling and transport on 28 nm FD-SOI MOSFETs down to liquid-He temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.108071. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and electrical modeling of FDSOI four-gate qubit MOS devices at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Mota Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.582-590. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2021.3082201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hot carrier aging on the 1/f and random telegraph noise of short-channel triple-gate junctionless MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.348-353. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2021.3094510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-W Function-based Parameter Extraction for FDSOI MOSFETs Down to Deep Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.108175. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate statistical extraction of AlGaN/GaN HEMT device parameters using the Y-function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.108078. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03250807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on interface charges in SiN/AlxGa1−xN/GaN heterostructures by analyzing the gate-to-channel capacitance and the drain current behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledion Rrustemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.105704. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04822316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Compact Modeling Solutions for Organic and Amorphous Oxide TFTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Iniguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arokia Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kloes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.911-932. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2021.3106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diffusion current in a MOSFET operated down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.107949. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Mechanism of Mobility Collapse in Short MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.5090-5094. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon on pBTI degradation in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (4), pp.2017-2024. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3050127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04918499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MIS-HEMT Device Edge Behavior for GaN Technology Using New Differential Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4649-4653. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3015466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02972351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hot Carrier Aging on the Performance of Triple-Gate Junctionless MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (2), pp.424-429. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2958457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Series-Resistance-Immune Extraction of Low-Frequency Noise Parameters in Nanoscale MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4568-4572. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3026612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of temperature dependence of subthreshold swing in MOSFETs down to cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagliaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (24), pp.243502. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel width dependent subthreshold operation of tri-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107860. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gate Structure on the Trapping Behavior of GaN Junctionless FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki-Sik Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Jin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.832-835. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2020.2991164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2RAM compact modeling: From DC to 1T-DRAM memory operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tcheme Wakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107731. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (35), pp.39870-39880. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the effective channel thickness of junctionless transistors by substrate bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4736 - 4740. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3020284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Measurement Method of Time Dependent Dielectric Breakdown at High Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (10), pp.1460-1463. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2020.3016383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain current local variability analysis in nanoscale junctionless FinFETs utilizing a compact model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107835. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Extraction and Compact Modeling of OTFTs From 150 K to 350 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Cortes-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3032082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Extraction of Charge Carrier Mobility for Organic Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Emerging Thin‐Film Transistor Technologies and Applications, 30 (20), pp.1904508. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Operation of Thin-Film FDSOI nMOS Transistors: The Effect of Back Bias on Drain Current and Transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4636-4640. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3022607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of gate leakage current and its wafer level variability in advanced FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.107643. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Low-Frequency Noise of 22-nm FDSOI Down to 4.2 K for Cryogenic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Kammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4563-4567. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Role of Inter-Nanowire Junctions on Current Percolation Effects in Silicon Nanonet Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.107725. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-wafer variability in FD-SOI MOSFETs: detailed analysis and statistical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (5), pp.055023. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab7ab1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04947546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Contact Potential and Sidewall Surface Plane on the Performance of GaN Vertical Nanowire MOSFETs for Low-Voltage Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Hyeok Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terirama Thingujam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong-Gil Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Man Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.1547-1552. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2975599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of Drain Current Compact Model for Nanoscale Triple-Gate Junctionless Transistors to Continuous and Symmetric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.4486-4489. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2937159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Compact Modeling of Gate Capacitance in Organic Thin-Film Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cortes-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iñiguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2906827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ f noise analysis in high mobility polymer-based OTFTs with non-fluorinated dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wondwosen Muhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (24), pp.243301. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5093266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping profile extraction in thin SOI films: Application to A2RAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tcheme Wakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance Statistical Behavior of Resistive Memories Based on Experimental and Theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2911661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Pumping in Ultrathin SOI Tunnel FETs: Impact of Back-Gate Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89 (3), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/08903.0111ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on device level TDDB at GHz speed in advanced CMOS nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2914362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of advanced FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on high on-current and steep subthreshold slope for innovative Tunnel FET architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.26-37. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Electrical Properties of Different HgCdTe Passivations for Infrared Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-019-07253-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Mobility Evaluation of Organic Field-Effect Transistors with Different Contact Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.605 - 608. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2019.2901315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression of top surface charge sensitivity in fully depleted semiconductor on insulator MOS transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wet Treatments on the Electrical Performance of Ge 0.9 Sn 0.1 -Based p-MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.260-268. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.8b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CMOS TiN metal gate process on microstructure and its correlation with electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/adv.2019.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of TDDB at high frequency in 28FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100-101, pp.113422. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of 2DEG mobility in AlGaN/AlN/GaN MIS-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215, pp.110976. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cumulative distribution function of the defect centric model for BTI reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.168-171. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up fabrication of InAs-on-nothing MOSFET using selective area molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Pastorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035301. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebbd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Characteristics of GaN Nanowire Gate-All-Around Transistors With/Without 2-DEG Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki-Sik Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siva Pratap Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caulmilone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.1243 - 1248. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2894806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in defect centric model for NBTI reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concept of Differential Effective Mobility in MOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.5716230. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/5716230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Heating Effect in FDSOI Transistors Down to Cryogenic Operation at 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2919924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel On-Resistance based Methodology for MOSFET Electrical Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.107722. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of silicon percolating nanonet-based field effect transistors in the presence of dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series resistance in different operation regime of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.92-95. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of well flat band condition in thin film FDSOI transistors using C-V measurement for accurate parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling of nanoscale triple-gate junctionless transistors covering drift-diffusion to quasi-ballistic carrier transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.25-30. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Estimation of Silicon Film Thickness in Tri-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (9), pp.1282-1285. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2018.2857623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on the Performance of Triple-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.3562-3566. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2839196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of wafer-level process variability in 28 nm FD-SOI using split C-V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert W-function based modelling of P-OTFTs and application to low temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.610-614. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Low-Frequency Noise in Triple-Gate Junctionless n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (12), pp.5481-5486. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2873838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expressions for subthreshold swing in FDSOI MOS structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.57-61. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of forward AC stress degradation of GaN-on-Si Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.641-644. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of ultra-thin body InAs MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fadjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Effects on the Mobility Extraction Reliability for Organic Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huabin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (42), pp.1803907. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201803907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New NBTI models for degradation and relaxation kinetics valid over extended temperature and stress/recovery ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.106-112. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Understanding of Cathode Related Trapping Effects in GaN-on-Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.956-964. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2018.2842100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on SOI Tunnel FETs with low-temperature process flow for CoolCube™ integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and performance of nanoscale semiconductor devices at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.023002. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/32/2/023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage current conduction in metal gate junctionless nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.20-23. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Charge Transport in Conjugated Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huabin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (41), pp.1702729. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201702729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low thermal processes on reliability of high-k/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemisia Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao-Minh Vincent Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.01A114. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4973905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based evaluation of aging contributions in HC/FN-programmed 40 nm NOR Flash technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.281-287. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Operation Region Characterization and Modeling of Drain and Gate Current Mismatch in 14-nm Fully Depleted SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.2080-2085. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2686381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/f-Noise in AlGaN/GaN Nanowire Omega-FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindhuri Vodapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young In Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Man Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Tak Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Ho Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.252-254. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2016.2645211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of series resistance on the operation of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.103-107. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison for 1/ f Noise Characteristics of AlGaN/GaN FinFET and Planar MISHFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindhuri Vodapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngho Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (9), pp.3634-3638. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2730919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Drain Current Compact Model in the Depletion Operation Region of Short-Channel Triple-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2632753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 2DEG in AlGaN/GaN heterostructure by Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.128-131. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable gate stack and substrate parameter extraction based on C-V measurements for 14nm node FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low power 1T-DRAM in FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ch. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.245-249. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain current local variability from linear to saturation region in 28nm bulk NMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.31-36. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of La and Al Additives Role on Dipole Magnitude Inducing Vt Shift in High-K/Metal Gate Stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.379-382. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2651644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Series Resistance Extraction of Nanometer MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Trevisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Trevisoli Trevisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelly de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (7), pp.2797-2803. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2704928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Behavior of Random Telegraph Noise in Nanoscale UTBB FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Stavrinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2672783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Characterization of Hole Mobility in Sub-14nm Gate Length Si 0.7 Ge 0.3 Tri-Gate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 834, pp.012001. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/834/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Link between CBRAM Performances and Material Microscopic Properties Based on Electrical Characterization and Atomistic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nail.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Molas.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blaise.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sklenard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Berthier.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (11), pp.4479-4485. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2750910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Y -function based MOSFET parameter extraction method from weak to strong inversion range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.84-88. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Hot-Carrier-Induced Traps in Nanoscale UTBB FD-SOI MOSFETs by Low-Frequency Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (8), pp.3222-3228. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2583504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of drain current local variability in 28 and 14 nm FDSOI nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier degradation model for nanoscale ultra-thin body ultra-thin box SOI MOSFETs suitable for circuit simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2016.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Cycle-to-Cycle Variability in HfO 2 -Based OxRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.721-723. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2016.2553370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AC signal oscillator level on effective mobility measurement by split C–V technique in MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (17), pp.1492-1493. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2016.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation modeling of short-channel n-FinFETs suitable for circuit simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of subthreshold conduction in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.58-63. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise variability in ultra scaled FD-SOI n-MOSFETs: Dependence on gate bias, frequency and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic Analysis of Erase-Induced Degradation in 40 nm NOR Flash Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2016.2613138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterization of homo- and hetero-structure Si/SiGe nanowire Tunnel Field Effect Transistor grown by vapor–liquid–solid mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.26 - 29. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of NBTI in Nanoscale UltraThin Body UltraThin Box FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.4913-4918. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive memory variability: A simplified trap-assisted tunneling model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.126-132. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative mismatch study of the 20nm Gate-Last and 28nm Gate-First bulk CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive study of Bias Temperature Instability in nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic variability in 14nm FD-SOI MOSFETs and transient simulation methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.100-103. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for the Inversion Gate Capacitance of DG and UTBB MOSFETs at the Quantum Capacitance Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), pp.1375-1382. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2406116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Compact Model for Lightly Doped Nanoscale Ultrathin-Body and Box SOI MOSFETs With Back-Gate Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (10), pp.3117-3124. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2464076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Source–Drain Series Resistance on Drain Current Mismatch in Advanced Fully Depleted SOI n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.433-435. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2015.2411289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined Conformal Mapping Model for MOSFET Parasitic Capacitances Based on Elliptic Integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.972-979. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2388788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective work function modulation by $sacrificial$ gate aluminum diffusion on HfON-based 14nm NMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.113-116. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Forming, SET, and Data Retention of Conductive-Bridge Random-Access Memory for Stack Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.3482-3489. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2476825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of low-frequency noise in advanced CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.613-627. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of mobility in 14nm FD-SOI CMOS devices under interface coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.30-35. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth characterization of electron transport in 14nm FD-SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Arrhenius conduction due to the interface-trap-induced disorder in X-doped amorphous In-X-Zn oxides thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (5), pp.055707. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based extraction methodology for accurate MOSFET degradation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1417-1421. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Model for Inversion Charge in III–V Bulk MOSFET Including Non-Parabolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.768-775. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2015.2444653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full gate voltage range Lambert-function based methodology for FDSOI MOSFET parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.188-195. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (8), pp.2494-2501. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact model of short-channel effects for FDSOI devices including the influence of back-bias and fringing fields for Si and III–V technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of technological and geometrical device parameters by low-frequency noise investigation in SOI omega-gate nanowire NMOS FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iwai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Improved Charge Transport in Double-Gate In–Ga–Zn–O Thin-Film Transistors: A Low-Frequency Noise Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Seyram K. Amegadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gi-Seong Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaixin Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (10), pp.1040-1043. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2015.2467164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamic Variability Induced by Charged Traps in a Bilayer Gate Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.485-492. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2380474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Boundary Condition for Short-Channel Effect Compact Modeling in MOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapas Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2368395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Investigation of Magnetoresistance From Linear Regime to Saturation in 14-nm FD-SOI MOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2366170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain-Current Flicker Noise Modeling in nMOSFETs From a 14-nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), pp.1574-1579. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2411678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance mobility characterization in advanced FD-SOI n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.229-235. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanowire p-i-n MOS gated diode for use as p-type tunnel FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.1285-1290. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9507-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Ab Initio and Experimental Study on the Nature of Conductive Filaments in Pt/HfO2/Pt Resistive Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan-Hao Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.1394-1402. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2312943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channel width on back biasing effect in tri-gate MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat-band voltage and low-field mobility analysis of junctionless transistors under low-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (4), pp.045024. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/29/4/045024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of surface accumulation and bulk neutral channel in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (26), pp.263510. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4886139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of the frequency response of rectifying organic Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.064509. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating injection and transport properties of organic field-effect transistors by the convergence point in transfer-length method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (1), pp.013301. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4860958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dopant species on the interfacial trap density and mobility in amorphous In-X-Zn-O solution-processed thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (21), pp.214501. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4880163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant roles of low-temperature post-metallization annealing in solution-processed oxide thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Seyram K. Amegadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Tae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Xuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (13), pp.133505. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTAR VA: A predictive and flexible compact model for digital performances evaluation of CMOS technology with conventional CAD tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling of Nanoscale Trapezoidal FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2284503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Sources in Advanced UTBB FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1161-1167. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2307201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intertube Junctions on the Thermoelectric Power of Monodispersed Single Walled Carbon Nanotube Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhong Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Jeong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (46), pp.26454-26461. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505682f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical relationship between subthreshold swing of thermionic and tunnelling currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (23), pp.1745-1747. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.3206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization Methodology for MOSFET Local Systematic Variability in Presence of Statistical Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Jonani Franco Piliado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of trap localization on low-frequency noise in nanoscale device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Soo Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (19), pp.194501. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4878456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling of the shift between classical and quantum threshold voltages in a III–V nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an embedded buried SiGe structure as a mobility booster for fully-depleted SOI MOSFETs at the 10nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.50-54. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Threshold Voltage and Interface Ideality Factor of Nanoscale Ultrathin Body and Buried Oxide SOI MOSFETs With Back Gate Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.969-975. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2306015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Evaluating injection and transport properties of organic field-effect transistors by the convergence point in transfer-length method” [Appl. Phys. Lett. 104 , 013301 (2014)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low-frequency noise variability on statistical parameter extraction in ultra-scaled CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (19), pp.1393-1395. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) In Depth Study of Ge Impact on Advanced SiGe PMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (8), pp.61-68. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06408.0061ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal evaporation dependent charge injection in organic transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huabin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (8), pp.1738-1744. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of low frequency noise and noise variability through CMOS bulk technology nodes from 0.5μm down to 20nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.28-31. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less mobility degradation induced by transverse electric-field in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (21), pp.213504. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full split C–V method for parameter extraction in ultra thin BOX FDSOI MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature operation of junctionless nanowire transistors: Less surface roughness scattering effects and dominant scattering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (26), pp.263505. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source/drain induced defects in advanced MOSFETs: what device electrical characterization tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.138-145. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201300317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise behavior of junctionless transistors compared to inversion-mode transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.101-104. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating doping effects on high-kappa metal gate stack for effective work function engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.21-26. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of quantum effects on the short channel effects of III-V nMOSFETs in weak and strong inversion regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Thickness-Dependent Charge Transport in Pentacene Transistors by Low-Frequency Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scheideler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (10), pp.1298-1300. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2277613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL MODELS AND ELECTRICAL CHARACTERISATION OF ADVANCED MOSFETS IN THE QUASI BALLISTIC REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Speed Electronics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.1350002. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012915641350002X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility coupling effects due to remote Coulomb scattering in thin-film FD-SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (7), pp.490-491. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.4150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel access resistance effects on charge carrier mobility and low-frequency noise in a polymethyl methacrylate passivated SnO2 nanowire field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (Issue 5), pp.053114. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4788708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected impact of germanium content in SiGe bulk PMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carrier transport in strained and unstrained SOI tri-gate and omega-gate silicon nanowire MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary composition and conduction in HfO2: An ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R.C. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (20), pp.201908. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Conduction Model for Oxide-Based Resistive Random Access Memory Verified by Low Frequency Noise Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (Issue3), pp.1272-1275. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2240457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ge proportion on advanced SiGe bulk P-MOSFET matching performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-last integration on planar FDSOI for low-VTp and low-EOT MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.306-309. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static electrical characterization and low frequency noise of a-InHfZnO thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-E. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 548, pp.560-565. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the extraction of flat-band voltage and doping concentration in Tri-gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ge impact on VT and VFB in Si1-xGex/Si pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.282-285. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic variability on the operation of CMOS inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (19), pp.214. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-Enhanced Performance of Si-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of low frequency noise in CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited parameter extraction methodology for electrical characterization of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidewall mobility and series resistance in a multichannel tri-gate MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/28/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Single Charge Trapping On The Variability of Ultra-Scaled Planar And Tri-Gate FDSOI MOSFETs: Experiment vs Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.2604-2610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the low-frequency noise in n-channel FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter extraction method based on split C-V measurements in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.142-146. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel width variation on electrical characteristics of tri-gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.58-62. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y function&amp;quot; method applied to saturation regime: Apparent saturation mobility and saturation velocity extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.12-14. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of high-kappa/metal-gate TriGate SOI nanowire transistors down to 10 nm width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.32-36. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature electrical characterization of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-Induced Performance Enhancement of Trigate and Omega-Gate Nanowire FETs Scaled Down to 10-nm Width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.727-732. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2231684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back biasing effects in tri-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of N-type random network of carbon nanotubes thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (15), pp.154503:1-10. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4825221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials, Devices and Systems Science, Engineering and Architectures&amp;quot; (Proceedings of ISCDG'2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deleonibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest Editors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of substrate orientations impact on Ultra Thin Buried Oxide (UTBOX) FDSOI High-K Metal gate technology performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joule's law for organic transistors exploration: Case of contact resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 6), pp.no. 064507. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How small the contacts could be optimal for nanoscale organic transistors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scheideler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (7), pp.1797-1804. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2013.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet resistance measurement on AlGaN/GaN wafers and dispersion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.334-337. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the extraction of bulk channel mobility and flat-band voltage in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.139-141. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited approach for the characterization of Gate Induced Drain Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2011.5757994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Modeling of Si-Nanocrystal Double-Layer Memory Devices With High-k Control Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.933 - 940. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2182769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short channel mobility analysis of SiGe nanowire p-type field effect transistors: Origins of the strain induced performance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyoung Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiichi Tachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (14), pp.143502. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetrical unified compact model of short-channel double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2011.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicker noise in n-channel nanoscale tri-gate fin-shaped field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (24), pp.243512. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charge-trap memories with AlN based band engineered storage layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.68 - 74. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility analysis of surface roughness scattering in FinFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyoung Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.195-201. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2011.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Atomistic to Device Level Investigation of Hybrid Redox Molecular/Silicon Field-Effect Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venera Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2009.2038612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of low-frequency noise sources in contact resistance of staggered organic transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kazuito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.033505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Surface-Roughness-Induced Variability in Silicon Nanowire and Double-Gate FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (8), pp.2274-2281. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2147318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Low-Frequency Noise in the Low Drain Current Range of Bottom-Gate Amorphous IGZO Thin-Film Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrukh Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (7), pp.898-900. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2143386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical low-frequency noise model in the linear region of lightly doped nanoscale double-gate metal-oxide-semiconductor field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theodorou C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.064512. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3483279S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of low-frequency noise in pentacene field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukagoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.In Press, Corrected Proof, Available online 4 February 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility enhancement by CESL strain in short-channel ultrathin SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (2), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-metallic effects in silicided gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodrriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (12), pp.1313-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in strained SiGe core-shell nanowire p-channel field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachi Kiichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.073505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of charge sensitivity and low frequency noise limitation in silicon nanowire sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.044501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization during Program and Retention in Nitrided Read Only Memory-Like Nonvolatile Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.04DD12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source/drain optimization of underlapped lightly doped nanoscale double gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87, pp.23534-2357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Independent Double Gate Transistor in Accumulation Regime for 1TDRAM Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ranica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.855-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Dipoles/Roll-Off /Work functions by coupling CV and IPE and study of their dependence on fabrication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1819-1819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-all-around technology: Taking advantage of ballistic transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguenin J.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (9), pp.883-889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Local Electrical Fluctuations in 45nm Heavily Pocket-implanted Bulk MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.1359-1366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling for the current-voltage characteristics of lightly-doped symmetric double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87, pp.1764-1768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified transmission-line method for contact resistance extraction in organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.063302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of low-frequency noise in contact resistance of organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukagoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.033503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2-based Gate Stacks Transport Mechanisms and Parameter Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (9), pp.972-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evaluation of low-field mobility and access resistance in pentacene field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kazuhito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.114507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified soft breakdown MOSFETs compact model: From experiments to circuit simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1259-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hybrid Molecular/Silicon Memories With Redox-Active Molecules Acting as Storage Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2008.2009875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for 3D electrical parameters dissociation and extraction in multichannel MOSFET (MCFET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.746-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact drain current model of short-channel cylindrical gate-all-around MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.075017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique to Extract the Source/Drain Series Resistance of MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.975 - 977. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2009.2026592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dipole at the High-/SiO2 interface in advanced metal gate stacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1740-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Comparison of Si/High- K and Si/SiO2 Channel Properties in SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (10), pp.1075-1077. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2009.2027141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistance Effect of Strained and Unstrained Fully-Depleted Silicon-On-Insulator MOSFETs Integrating an HfO2/TiN Gate Stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haziot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pioger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folded fully depleted FET using Silicon-On-Nothing technology as a highly W-scaled planar solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.735-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormally high local electrical fluctuations in heavily pocket-implanted bulk long MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (2), pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Electrical Characterization of Fully Depleted eXtra-strained SOI n-MOSFETs with TiN/HfO2 Gate Stack for the 32-nm Technology Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faynot Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (11), pp.605-610. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (6), pp.1408-1411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC and Low Frequency Noise Characterization of FinFET Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boutchacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1263-1267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electron mobility in HfO2/TiN gate metal-oxide-semiconductor field effect transistors: The influence of HfO2 thickness, temperature and oxide charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurley Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (2), pp.024510:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1796-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of magnetoresistance mobility in short channel transistors: Application to strained and unstrained silicon-on-insulator field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thevenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (8), pp.084503:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a HTO/Al$_2$O$_3$ bi-layer blocking oxide in nitride-trap non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.786 - 791. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization and design optimization of FinFETs with a TiN/HfO2 gate stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.125001:6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering coefficient and drift-diffusion mobility extraction in short channel MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (1), pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the subthreshold leakage current in triple-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.359-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Tunneling Current through SiO2-HfO2 Stacks in MOS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.338-345. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3043539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact etch stop a-Si&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;:H layer: A key factor for single polysilicon flash memory data retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.486-489. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3071846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2 interfacial layer as the origin of the breakdown of high- dielectrics stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.395-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise analysis in HfO2/SiO2 gate oxide fully depleted silicon on insulator transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.402-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extraction of  parameter characterizing µeff vs Eeff curves in FD-SOI Si MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benfdila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (12), pp.655-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKV3 compact modeling of MOS transistors from a 0.18 µm CMOS technology for mixed analog-digital circuit design at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.In Press, Corrected Proof, Available online 1 January 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Channel Orientation on Ballistic Current of nDGFETs with Alternative Channel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (Issue 4), pp.540-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical modeling of short channel effects in Si and Ge symmetrical double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (8), pp.1943-1946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of Statistical Variability Sources in a 45nm Technological Node LP N-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanemougame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (6), pp.609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Physical Origins of Mismatch in Si/SiGe:C Heterojunction Bipolar Transistors for BiCMOS Technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, 323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Understanding of the Hooge Parameter in ZnO Nanowire Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.339-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanowire gate-all-around transistors: Specific integration and electrical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of inside spacer process on fully self-aligned 250 GHz SiGe:C HBTs reliability performances: a-Si vs. Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Voltage Model for Short-Channel Undoped symmetrical Double-Gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, 2512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of eta parameter characterising µ(eff) against E-eff curves in strained Si nMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demichielis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, 1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantization Impact of Accumulated Carriers in Silicide-Gated MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gámiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Donetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.628-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silicon nitride CESL on NLDEMOS transistor reliability,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1539-1543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical modelling of short channel effects in Si Double-Gate, Tri-Gate and Gate-All-Around MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (12), pp.3605-3608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial and energy slow trap profile in HfO2/SiO2 metal-oxide-silicon devices by low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, L99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Characterization Methodology of Borderless Silicon Nitride Charge Kinetics Using C-V Hysteresis Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, H273-H279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise characterization of ZnO nanorod back-gate field-effect transistor structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, 2147-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HfAlO high-k materials for control dielectric applications in non-volatile memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, 2393-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction Methodology for Accurate Measurements of Effective Channel Length on 65nm MOSFET Technology and Below.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Semiconductor Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of coupling effect on low frequency noise in advance SOI MOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, L87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of source-to-drain tunnelling on the scalability of arbitrary oriented alternative channel material nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (Issue 10), pp.1474-1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction methodology for accurate measurement of effective channel length on 65nm MOSFET technology and Below</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Semiconductor Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.504 - 512. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSM.2008.2004316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Electrical Characterization of sub-45nm fully depleted strained SOI MOSFETs with TiN/HfO2 gate stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, 489 (4), </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Asymmetry in the Statistical Variability of n- and p-channel Poly Si Gate Bulk MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. P. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, 913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of flat band voltage in advanced MOS structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.743-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra thin fully depleted SOI MOSFETs: Special charge properties and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eminente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in multi-gate SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leily Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (2), pp.292-298. </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional Technological Boosters for Injection Velocity in Ultrathin-Body MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.613-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of HfO2 film thickness on the interface state density and low field mobility of n channel HfO2/TiN gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.1874-1877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of carrier velocity gain in Uniaxially and Biaxially Strained N-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benshidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.647648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of mobility enhancement in short-channel ultra-thin body double-gate MOSFETs by magnetoresistance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1494-1499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of TiN plasma post-treatment on alumina electron trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderless silicon nitride defect behaviour and their influences on initial data loss in single polysilicon flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.1990-1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High threshold voltage matching performance on gate-all-around MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1450-1457. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined electrical analysis of two charge states transition characteristic of &amp;quot;borderless&amp;quot; silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.660-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial and PBTI-induced traps and charges in Hf-based oxides/TiN stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.660-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified space-charge limited conduction in tantalum pentoxide MIM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2310-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in biaxially strained silicon n-MOSFETs with ultrathin gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (4), pp.633-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier mobility degradation due to high dose implantation in ultrathin unstrained and strained silicon-on-insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (10), pp.104505:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic statistical full quantum analysis of C-V and I-V characteristics for advanced MOS gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2408-2411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile strain in arsenic heavily doped Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (10), pp.103505:1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron mobility in quasi ballistic Si MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Łusakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fatimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gate polysilicon interface on carrier trapping low frequency noise in advanced MOSFET's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and noise letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.L427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Compact Model for Quantization in Undoped Double-Gate Metal Oxide Semiconductor Field Effect Transistors and Its Impact on Quasi-Ballistic Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jpn. J. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, Part 1, No. 4B, pp.3088-3096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new degradation mode for advanced heterojunction bipolar transistors under reverse bias stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pakfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Physics of sub-50nm Strained Si on Si1-xGex-On-Insulator (SGOI) nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of series resistance of planar MIM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of effective mobility in uniaxially and biaxially strained N-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Derix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess drain noise simulations in ultra thin oxides MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of series resistance of planar MIM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.1244-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compact model for quantization in undoped double-gate metal oxide semiconductor field effect transistors and its impact on quasi-ballistic current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (45), pp.3088. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.45.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gate polysilicon interface on carrier trapping low frequency noise in advanced MOSFET's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and noise letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.L427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Physics of sub-50nm Strained Si on Si1-xGex-On-Insulator (SGOI) MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Magnetoresistance Technique for Mobility Extraction in Ultra-Short Channel FDSOI Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 Issue 4, pp.637-643. </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for quantization on strained and unstrained bulk nMOSFET and its impact on quasi-ballistic current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vt instabilities in high-k dielectrics: Jahn-Tellet effects or oxygen vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes S. Bruyère D. Roy C. Parthasarathy M. Muller M. Denais V. Huard T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of effective mobility in uniaxially and biaxially strained N-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Derix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of floating gate memory reliability by few electron phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.2610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron mobility in quasi ballistic Si MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lusakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.- P. Cesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fatimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vt instabilities in high-k dielectrics: Jahn-Tellet effects or oxygen vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features on the SILC in MOSFET's with ultrathin oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rahmoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Physics and Chemistry of SiO_2 and the Si-SiO_2 Interface - 5, H.Z. Massoud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1-56677-430-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach to account for the impact of quantum confinement on the charge in semi classical montecarlo simulations of Bulk nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robilliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULtimate Integration of Silicon (ULIS) Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the SILC mechanism in MOSFETS with ultra thin oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rahmoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 45, pp.849-852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the effects of a nonuniform distribution of stored charge on the electrical characteristics of discrete-trap nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaconne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnano.2005.847033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the effective mobility by split C(V) technique in sub 0.1µm Si and SiGe PMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in advanced Si bulk and SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the effects of a non-uniform distribution of stored charge on the electrical characteristics of discrete-trap memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannacone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, n°3, pp.360-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact model for quasi ballistic transport and quantization in strained and unstrained bulk MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULtimate Integration of Silicon (ULIS) Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the programming window distribution in multinanocrystals memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foglio Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, VOL. 2, NO. 4, p. 277, (2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate and Substrate Currents in Deep Submicron MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Szelag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C3), pp.C3-61-C3-66. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Silicon CMOS Transistor Operation at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C3), pp.C3-3-C3-11. </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of saturation velocity overshoot in deep submicron silicon MOSFETS from liquid helium up to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-19-C6-24. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of self-heating effects in thin-film soi MOSFET's as a function of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-57-C6-62. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD FOR THE EXTRACTION OF MOSFET PARAMETERS AT AMBIENT AND LIQUID HELIUM TEMPERATURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C4), pp.C4-817-C4-820. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19884172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00227914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de silicium implanté à l'arsenic par effet de transport. Influence du recuit thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christofidès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 22 (6), pp.407-412. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01987002206040700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport dans la couche d'inversion d'un transistor MOS. Utilité du formalisme de Kubo-Greenwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01986002102012100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation de la dégradation des transistors MOS submicroniques soumis à une contrainte électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabon-Till</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (5), pp.305-318. </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01986002105030500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of source-drain series resistance on MOSFET field-effect mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabon-Till</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 21 (11), pp.457-458. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19850324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of stress on the parabolic kinetic constant for dry silicon oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 56 (2), pp.589-591. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.333924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériau silicium sur saphir en France. Revue des propriétés physico-chimiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 19 (2), pp.161-185. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01984001902016100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENSIFICATION OF THERMAL SIO2 DUE TO INTRINSIC OXIDATION STRESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17 (11), pp.2331-2336. </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/17/11/020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity near a mobility edge in 2D electronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17 (17), pp.3067-3072. </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/17/17/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériau silicium sur saphir en France. Revue des propriétés physico-chimiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 19 (2), pp.161-185. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01984001902016100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised analysis of dry oxidation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 54 (5), pp.2878-2880. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.332286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised analysis of dry oxidation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 54 (5), pp.2878-2880. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.332286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of mobility edge in degenerate SOS films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tsamakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Papatriantafillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rokofillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 16 (22), pp.4479-4485. </w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/16/22/020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des propriétés de transport électrique dans le silicium sur isolant — Utilisation du pouvoir thermoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 17 (3), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01982001703013300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00244981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower of a quasi-two-dimensional electron gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 114 (2), pp.K105-K110. </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.2221140259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (360)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Self-Heating Effect in InGaAs HEMTs for Quantum Technologies Down to 10K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Zota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48203.2023.10118294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Variability in 2-levels Stacked Nanowire Gate All Around P-type Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th IEEE Electron Devices Technology &amp; Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Seoul, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM55494.2023.10103067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic electronics for quantum computing ICs: what can bring FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electrochemical Society, May 2023, Boston MA, United States. pp.149, </w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/11101.0149ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of free carriers and surface traps on semiconducting piezoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jenaro Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manojit Pusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International on-line Conference on Nanogenerators and Piezotronics, NGPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependant gate oxide TDDB model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">irps 2022 6 IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dallas, United States. pp.P25-1-P25-5, </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48227.2022.9764503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization and modeling of FDSOI MOSFETs for Cryo-Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low Temperature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matera, Italy. pp.10.1109/WOLTE55422.2022.9882859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04285226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth electrical characterization of deca-nanometer InGaAs MOSFET down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunjung Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 52nd European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC55479.2022.9947142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDSOI for cryoCMOS electronics: device characterization towards compact model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Francisco, United States. pp.827, </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM45625.2022.10019322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04249903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable method for low field temperature dependent mobility extraction at Al2O3/GaN interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rrustemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.295-298, </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Lambert-W Function based modeling of FDSOI five-gate qubit MOS devices down to cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Apra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréd Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS - 2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Caen, France. </w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04449211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Kubo-Greenwood modelling of FDSOI MOS devices down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Caen, France. </w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pinch to Detect”: A Method to Increase the Number of Detectable RTN Traps in Nano-scale MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the difference between ID(VG) and C(VG) pBTI shifts in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monterey, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04951884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy transducers based on semiconducting piezoelectric nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jenaro Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRM2021 Materials Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Yokohama ( virtual ), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature behavior of FD-SOI MOSFETs from micro- to nano-meter channel lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Low Temperature Electronics ( WOLTE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOLTE49037.2021.9555451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERILOR: A Verilog-A Model of Lorentzian Spectra for Simulating Trap-related Noise in CMOS Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-related pBTI degradation mechanisms in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States. pp.23.6.1-23.6.4, </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9371938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04904298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic capacitance analysis in short channel GaN MIS-HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mota Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough investigation of low frequency noise mechanisms in AlGaN/GaN and Al$_2$O$_3$/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM2021 - IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States. pp.39.4.1-39.4.4, </w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature high voltage analog devices in a 3D sequential integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on VLSI Technology, Systems and Applications (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Hsinchu, Taiwan. pp.155-156, </w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-TSA48913.2020.9203691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability evaluation of 28nm FD-SOI technology at cryogenic temperatures down to 100mK for quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28nm FDSOI CMOS Technology (FEOL and BEOL) Thermal Stability for 3D Sequential Integration: Yield and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04521647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Operation-Regime Characterization and Modeling of Drain Current Variability in Junctionless and Inversion-Mode FDSOI Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04905872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Performance of a Fully Integrated 3D Sequential Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.25.1.1-25.1.4, </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of series resistance on the experimental extraction of FinFET noise parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 33rd International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Edinburgh, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS48187.2020.9107908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Variability Measurements of 28 nm FDSOI MOSFETs down to 4.2 K for Cryogenic CMOS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 33rd International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS48187.2020.9107906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson-Schrödinger simulation of inversion charge in FDSOI MOSFET down to 0K - Towards compact modeling for cryo CMOS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2020 - Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS49407.2020.9365297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nBTI degradation on GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.4.3.1-4.3.4, </w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-unction based methodology for accurate statistical extraction of HEMT device parameters for GaN technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2020 - Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS49407.2020.9365637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03167130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-Terminal Method for Oxide and Semiconductor Trap Characterization in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Chi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2019, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of semiconducting nanonets for the 3D CMOS integration of biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.T. Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2N : journées nationales des nanofils semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series Resistance Effects on the Back-Gate Biased Operation of Junctionless Transistors (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gyu-Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. Actes pp. 36-37, </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization Methodology and Physical Compact Modeling of in-Wafer Global and Local Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.17.1.1-17.1.4, </w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-tier Dynamic Coupling and RF Crosstalk in 3D Sequential Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugo-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.3.4.1-3.4.4, </w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gate Length on pBTI in GaN-on-Si E-Mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04797646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of OTS based back-end selector with HfO 2 OxRAM for crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 11th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2019.8739746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04797602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Variability of 1S1R OxRAM-OTS for High Density Crossbar Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.35.3.1-35.3.4, </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Characterization and Modelling of Gate-Induced Drain Leakage Variability in Advanced FDSOI Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, San Jose, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S46989.2019.9320739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of X-ray Photoelectron Spectroscopy under bias and its application to determine band-energies and dipoles in the HKMG stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.17.6.1-17.6.4, </w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04805567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wet treatments on the electrical properties of Al2O3/GeSn MOS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EMRS Fall Meeting 2019 (Varsovie, Pologne), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Noise and Random Telegraph Noise in Nanoscale Devices: Modeling and Impact on Circuit Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. Actes pp. 132-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of gate length on pBTI in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abygael Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.7A.1 session WB GaN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on device level TDDB at GHz speed in advanced CMOS nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Integrated Reliability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fallen Leaf Lake, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of CBRAM endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on VLSI Technology, Systems and Application (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Hsinchu, Taiwan. pp.115-116, </w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2018.8403856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in surface-treated AlGaN/GaN HFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki-Sik Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Hyeok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.77-80, </w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low-temperature CoolcubeTM process on the performance of FDSOI Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.5.4, </w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2018.8640190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Reliability of a Fully Integrated 3D Sequential Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.75-76, </w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2018.8510625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of frequency-dependent impedance in pseudo-MOSFET on thin SOI film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.221-224, </w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-Contained Defect-Aware Module for Realistic Simulations of LFN, RTN and Time-Dependent Variability in FD-SOI Devices and Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.20.3, </w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2018.8640191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression of top surface charge sensitivity in fully depleted semiconductor on insulator MOS transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanometerials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of wafer level process variability in advanced FD-SOI devices using split C-V and gate current data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of Systems and Parameter Extraction Working (MOS-AK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSDERC/ESSCIRC, Sep 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance & reliability of 3D architectures (πfet, Finfet, Ωfet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Burlingame, United States. pp.6F.3-1-6F.3-6, </w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2018.8353647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of nanonet-based field-effect transistors in the presence of percolating effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoelectronics and Smart Systems Technologies for Future Applications (Joint SiNano-NEREID-Nanonets2Sense-Convergence Workshop at ESSDERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping profile extraction in thin SOI films: application to A2RAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tcheme Wakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02270895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Low Frequency Noise Characterization of InGaAs MOSFETs and FinFETs on Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fompeyrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ESSDERC - 48th European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.166-169, </w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and in depth characterization of low-voltage organic thin film transistors based on low-k/high-k bilayer dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serbutoviez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in large-Area Electronics Conference (InnoLAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of RRAM endurance statistical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2018, San Diego, United States. pp.13.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tunnel FET architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of 2D percolating silicon-nanonet field-effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CMOS TiN Metal Gate Process on Microstructure and Its Correlation with Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 MRS Fall Meeting &amp; Exhibit: Symposium PM07—Plasma-Based Synthesis, Processing and Characterization of Novel Materials for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Sankaran, D. Mariotti, T. Nozaki, C.C. Wu, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of back barrier depth and conductivity on the dynamic Ron and substrate ramping behavior of GaN Schottky diodes on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gate Current Wafer Level Variability in Advanced FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ESSDERC - 48th European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical low-frequency noise characterization in sub-15 nm Si/SiGe nanowire Trigate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the catalytic system towards well-defined donor-acceptor semiconductor polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibit on Advanced Materials and Processes (EUROMAT 2017), symposium C.11 Processes and Materials for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Tsoukalas, M. Fanciulli and A. Claverie, Sep 2017, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Micout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burlingame, CA, United States. pp.24.3, </w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2017.8309220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of percolating silicon nanonet FETs for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.23-26, </w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First SOI Tunnel FETs with low-temperature process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-M. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise EOT regrowth extraction enabling performance analysis of Low Temperature Extension First devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Micout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ESSDERC - 47th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2017.8066612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01525266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects in 3D sequential technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, United States. pp.7.6.1-7.6.4, </w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low power 1T-DRAM in FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ch. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Insulating Films on Semiconductors (INFOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Dipoles in Gate-Stack/FDSOI Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">232nd ECS Meeting: 15th Symposium on Seminconductors, Dielectrics and Metals for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, S. De Gendt, M. Houssa K. Kita and D. Landheer, Oct 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Micout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, United States. pp.32.2.1-32.2.4, </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the geometry dependence of BTI in 3D technologies based on experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.T134-T135, </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIT.2017.7998152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microsecond time resolved current collapse test setup dedicated to GaN-based Schottky diode characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RTN and TDDS methods for trap extraction in trigate nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.3E-4.1-3E-4.6, </w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of La and Al addition used for threshold voltage shift on the BTI reliability of HfON-based FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.2B-2.1-2B-2.7, </w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic evaluation of the split C-V based parameter extraction methodologies for 28 nm FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.59-63, </w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating assessment and cold current extraction in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burlingame, United States. pp.6.4, </w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2017.8309239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of C-V global variability for 28 nm FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS - 2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.132-135, </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature investigation of electron transport properties in 2DEG AlGaN/AlN/GaN MIS-HEMT wafer adapted from four-point probe technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of Insulating Films on Semiconductors (INFOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis on low temperature gate stack process steps for 3D sequential integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M.V. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burlingame, United States. pp.24.2, </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2017.8309219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of strain on access resistance in planar and nanowire CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.T224-T225, </w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIT.2017.7998180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature measurements on organic thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Spring Meeting: Symposium L:New materials for organic electronics: from synthesis to processing, characterization and device physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Muller, E. Von Hauf, M. Caironi, M. Sommer, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characterization and modeling of drain current local and global variability in 14 nm bulk FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.41-45, </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GeSn surface wet treatment for prior to Atomic Layer Deposition of High-k Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium PM03 : Interfaces and Interface Engineering in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Chen, E. Bitzek, M.T. Perez Prado, D. Rowenhorst, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and integration of group IV nanowires for Tunnel FET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Jeju island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel C-V measurements based method for the extraction of GaN buffer layer residual doping level in HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of access resistance on New-Y function methodology for MOSFET parameter extraction in advanced FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.68-72, </w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of ultra-thin body InAs MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fadjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characterization of drain current local and global variability in sub 15nm Si/SiGe Trigate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature investigation of electron transport properties in 2DEG AlGaN/AlN/GaN MIS-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WoDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Characterization of Hole Mobility in Sub-14nm Gate Length Si 0.7 Ge 0.3 Tri-Gate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Low Temperature Electronics (WOLTE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping Solutions for Advanced CMOS high-k / metal Gate Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 2nd Annual World Congress of Smart Materials-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of NBTI permanent and recoverable components variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States. pp.XT-08-1-XT-08-6, </w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation in nanowire transistors: Physical mechanisms, width dependence and impact of Self-Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.39-40, </w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2016.7573374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance CMOS FDSOI devices activated at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2016.7573407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved analysis of NBTI relaxation behavior based on fast I–V measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, South Lake Tahoe, United States. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2016.7904908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-induced dynamic variability in nano-scale CMOS SRAM cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouenes Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPIDO Testing of Assisted Write and Read operations for Ultra-Low Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W07 International Workshop on Emerging Memory Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low thermal processes on reliability of HK/MG stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemisia Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-M. V. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WoDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New access resistance extraction methodology for 14nm FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.70-75, </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain current local variability from linear to saturation region in 28nm bulk NMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.92-95, </w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown oxides-based resistive switching memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WoDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in electrical characterization of nano devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEREID Domain Workshop: Task "Nanoscale FETs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Balestra and Anda Mocuta, Sinano Summer School 2016, Oct 2016, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical CBRAM (V-CBRAM): From Experimental Data to Design Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 8th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2016.7495296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier stress: Aging modeling and analysis of defect location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States. pp.5A-4-1-5A-4-6, </w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPIDO Testing and Modeling of Assisted Write and Read Operations for SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 25th North Atlantic Test Workshop (NATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Providence, United States. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NATW.2016.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust EOT and effective work function extraction for 14 nm node FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding RRAM endurance, retention and window margin trade-off using experimental results and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.4.5.1-4.5.4, </w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the SET and RESET states drift of phase-change memories by low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. pp.MY.1.1-MY.1.5, </w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of short-channel effects on velocity overshoot in MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.521-524, </w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel sheet resistance measurement on AlGaN/GaN HEMT wafer adapted from four-point probe technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2015.7106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Resistance Drift of Polycrystalline Phase-Change Materials by Low Frequency Noise Measurementtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium Y: Phase-Change Materials for Data Storage, Cognitive Processing and Photonics Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Agarwal, H.Y. Cheng, R. Mazzarello, R. Simpson, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02051740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective work function engineering by sacrificial lanthanum diffusion on HfON-based 14 nm NFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dabertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of epitaxy and gate deposition process on Ron resistance of AlGaN/GaN-on-Si HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 27th IEEE International Symposium on Power Semiconductor Devices &amp; IC's (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hong Kong, China. pp.261-264, </w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2015.7123439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of mobility and current enhancement in sub-14nm strained SiGe FD-pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRDi CNRS Mecano: Mechanical Issues for Advanced Electron Devices Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Mouis, O. Thomas, E. Zschech, C. Paitel, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Ta2O5-Based Hybrid OXRAM-CBRAM Including a Ti Layer to Generate Oxygen Vacancies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gassilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance low temperature activated devices and optimization guidelines for 3D VLSI integration of FD, TriGate, FinFET on insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.T50-T51, </w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2015.7223699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective work function modulation by sacrificial aluminium on HfON-based 14nm devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Insulating Films on semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Udine, Italy. pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1T1R test vehicle for RRAM nanosecond-range switching-time resolution and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, CA, United States. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation modeling of short-channel n-FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 73rd Annual Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.183-184, </w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC.2015.7175617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New LFN and RTN analysis methodology in 28 and 14nm FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. pp.XT.1.1-XT.1.6, </w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full front and back gate voltage range method for the parameter extraction of advanced FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 73rd Annual Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.115-116, </w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC.2015.7175582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical understanding of low frequency degradation of NMOS TDDB in High-k metal gate stack-based technology. Implication on lifetime assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. pp.5A.5.1-5A.5.5, </w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full front and back split C-V characterization of CMOS devices from 14nm node FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.4, </w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between recoverable and permanent NBTI variability components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, United States. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of OxRAM variability from low to high resistance state using a stochastic trap assisted tunneling-based resistor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.125, </w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterisations of Si/Si1-xGex nanowires Tunnel FET device : impact of Germanium concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium S: Semiconductor Nanowires and Devices for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Arbiol, K. Dick Thelander, M. Filler, A. Fontcuberta, Q. Xiong, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01998244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation modeling of short-channel n-FinFETs suitable for circuit applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Modern Circuits and Systems Technologies (MOCAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the FP7 Marie Curie IAPP Project FTK, the Greek National projects NANOTRIM and NANOMOS and the Micro &amp; Nano Scientific Society, May 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation mechanisms of short-channel FDSOI n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 73rd Annual Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.163-164, </w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC.2015.7175607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the potentialities of Vertical Resistive RAM (VRRAM) for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.17.2.1-17.2.4, </w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of OxRAM-based synapses variability on convolutional neural networks performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH´15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01839851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of Si and Si/SiGe Nanowires Tunnel Field-Effect-Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Periwal.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Carrier Stress modeling: From degradation kinetics to trap distribution evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, United States. pp.134-137, </w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise statistical characterization of 14nm FDSOI technology node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-K. Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Trigate-On-Insulator MOSFET aspect ratio with MASTAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DVLSI with CoolCube process: An alternative path to scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.T48-T49, </w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2015.7223698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of analytical compact drain current model for28 nm FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Modern Circuits and Systems Technologies (MOCAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the FP7 Marie Curie IAPP Project FTK, the Greek National projects NANOTRIM and NANOMOS and the Micro &amp; Nano Scientific Society, May 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the W scaling on bias temperature instability in nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Insulating Films on semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Udine, Italy. pp.243-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Advanced CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Modern Circuits and Systems Technologies (MOCAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the FP7 Marie Curie IAPP Project FTK, the Greek National projects NANOTRIM and NANOMOS and the Micro &amp; Nano Scientific Society, May 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact model for performance and process variability assessment in 14nm FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2015.7106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS roadmap analysis from the perspective of III-V technology using MASTAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of 14nm FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 11th International Workshop on Low Temperature Electronics (WOLTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grenoble, France. pp.29-32, </w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOLTE.2014.6881018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatch trends in 20nm gate-last bulk CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of mobility in advanced FD-SOI n-MOSFETs under interface coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouis M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josse E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gate pattern measurement for evaluating the BTI degradation in circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Waikoloa, United States. pp.5D.1.1-5D.1.5, </w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2014.6860670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field and universal mobility in high-k metal gate UTBB-FDSOI devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.8 - 13, </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability-tolerant Convolutional Neural Network for Pattern Recognition applications based on OxRAM synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.28.4.1-28.4.4, </w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01839848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature characterization of Hall and effective mobility in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 11th International Workshop on Low Temperature Electronics (WOLTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grenoble, France. pp.85-88, </w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOLTE.2014.6881032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and Electrical Characterisation of Si/SiGe Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting: Symposium X: Materials Research for Group IV semiconductors: Growth, Characterization &amp; Techno, Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Kissinger, S. Pizzini, H. Yamada-Kaneta, C. Clayes, D. Yang and G. Wilson, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nFET FDSOI activated by low temperature solid phase epitaxial regrowth: Optimization guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.6a.3, </w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascode configuration as a substitute to LDE MOSFET for improved electrical mismatch performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.238-242, </w:t></w:r><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of TDDB &amp; PBTI with OTF monitoring methodology in high-k/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Waikoloa, United States. pp.GD.6.1-GD.6.4, </w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2014.6861149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical understanding of Forming, SET and RESET operations in Conductive Bridge RAM (CBRAM) for memory stack optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.6.5.1-6.5.4, </w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2014.7046997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Telegraph Signals on 6T high-density SRAM in 28nm UTBB FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaya Can Akyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.94-97, </w:t></w:r><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for modeling drain current process variability applied to FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of the spacer region to explain short channels mobility collapse in 28nm Bulk and FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBB FD-SOI front- and back-gate coupling aware random telegraph signal impact analysis on a 6T SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C Akyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.7a.3, </w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of dynamic variability in 28nm FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.214-217, </w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching of HfO2-based metal-insulator-metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Recherche Inter Écoles Centrales (CRIEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth characterization of hole transport in 14nm FD-SOI pMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.6a.4, </w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport in thin film transistors with In-Zn-O channels doped with post-transition metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GdR OXYFUN " Oxydes fonctionnels : du matériau au dispositif "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth characterization of electron transport in 14nm FD-SOI nMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) In Depth Study of Ge Impact on Advanced SiGe PMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">226th ECS and SMEQ Joint International Meeting: 12th Symposium on Semiconductors, Dielectrics and Metal for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kar, M. Houssa, H. Jagannathan, K. Kita, D. Landheer, D. Misra and S. Van Elshocht, Oct 2014, Cacun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of tunnel FET Devices Based on Si/SiGe Heterojunction PIN nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Fall Meeting: Symposium B: Materials for Optics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Ben Assayag, M. Perego and P. Pellegrino, Sep 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of technological device parameters by low-frequency noise investigation in SOI omega-gate nanowire NMOS FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iwai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.57-60, </w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of HfO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/Ti based vertical RRAM - Performances and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 14th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Jeju Island, South Korea. pp.134-138, </w:t></w:r><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS.2014.7060867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically improved high performance solution processed indium gallium zinc oxide thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting Symposium I - Solution processing and properties of functional oxide thin films and nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.E. ten Elshof, N. Mestres, A. Hardy, B. Malic, G.L.Brennecka, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Technological and Geometrical Parameters on Low-Frequency Noise in SOI Omega-Gate Nanowire NMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koyama M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassé M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquand R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barraud S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on VLSI Technology, Systems and Apllications, Proceedings of Technical Program (2014 VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taiwan, China. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2014.6839653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis &#x2014; Prediction method for nanoscale triple gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 29th International Conference on Microelectronics (MIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Belgrade, Serbia. pp.99-102, </w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIEL.2014.6842095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobility enhancement strategy for sub-14nm power-efficient FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.7.2.1-7.2.4, </w:t></w:r><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in accesses optimization for nFET low temperature Fully Depleted Silicon On Insulator devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 14th International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Shanghai, China. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Frequency Noise in SOI Tri-gate Si Nanowire MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2013 (Int. Conf. on Noise and Fluctuations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Field Transport Characterization in Nano MOSFETs using 10GHz capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Washington, United States. pp.192-195, </w:t></w:r><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2013.6724583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the impact of source/drain regions on short channel effects in MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutta T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pananakakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters extraction in SiGe/Si pMOSFETs using split CV technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroux C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rideau D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toffoli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency noise behavior of n-channel UTBB FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2013 (Int. Conf. on Noise and Fluctuations, Montpellier, France (June 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of back biasing on the effective mobility in UTBB FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben-Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden-Grenoble: Technology, Design, Packaging, Simulation and Test International Conference and table Top Exhibition (ISCDG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the frequency dependence of TDDB in high-k/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, South Lake Tahoe, CA, United States. </w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2013.6804142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic variability on SRAM functionality and performance in nanoscaled CMOS technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Monterey, CA, United States. pp.389-393, </w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2013.6532008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative simulation of TriGate and FinFET on SOI: Evaluating a multiple Threshold voltage strategy on triple gate devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE SOI-3D-Subthreshold Microelectronics Technology unified conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Monterey (CA), United States. </w:t></w:r><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2013.6716523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical simulation and characterization of random networks of conducting 1D structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first meeting on Transparent Conducting Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet resistance measurement on AlGaN/GaN wafers and dispersion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland. pp.P.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of low frequency noise and noise variability through CMOS bulk technology nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2013 (Int. Conf. on Noise and Fluctuations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methodology for 2D random network of CNTs field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo Min-Kyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouis M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gyu-Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Un Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. pp.197-200,, </w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimization of Ebeam Lithography Using Hydrogen Silsesquioxane (HSQ) for Innovative Self-Aligned CMOS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pradelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and interface characterization in ultra-thin body MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain transfer structure as a mobility booster for fully-depleted SOI MOSFETs at the 10nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe J.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Ω-gate SOI nanowire N- and P-FET down to 10nm gate length: Size- and orientation-dependent strain effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on VLSI Technology: Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kyoto, Japan. pp.T230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for drain current local variability characterization using Y function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICMTS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Osaka, Japan. pp.99-103, </w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2013.6528153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative through-Si 3D lithography for ultimate self-aligned planar Double-Gate and Gate-All-Around nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquand R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monfray S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barraud S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvet C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on VLSI Technology: Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kyoto, Japan. pp.T226-T227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-Last Integration on planar FDSOI for low-VTp and low-EOT MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland. pp.6.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ge impact on VT and VFB in Si1-xGex/Si pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland. pp.15.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-enhanced performance of Si-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Device Scaling on Low-Frequency Noise in SOI Tri-Gate N- and P-Type Si Nanowire MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bucarest, Romania. pp.303-307, </w:t></w:r><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2013.6818878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and electrical characterisation of Silicon Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter extraction method based on split C-V for FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2012.6343372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of front-back gate coupling on low frequency noise in 28 nm FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2012 - 42nd European Solid State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France. pp.334-337, </w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2012.6343401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-back gate coupling effect on 1/f noise in ultra-thin Si film FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6360011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Understanding of Program Injection and Consumption in Ultra-Scaled SiN Split-Gate Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 4th IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Milan, France. </w:t></w:r><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2012.6213686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the short channel effects increase in III-V nMOSFET technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of split-gate charge trap memories down to 20nm for low-power embedded memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2011.6131522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Space, Quantum Capacitance and Inversion Capacitance in Si, Ge, GaAs and In0.53Ga0.47As nMOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on silicon nanowires (NANOSIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Variability in 45nm Heavily Pocket-implanted Bulk MOSFET: Characterization and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DC to RF MOSFET reliability (45mn).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Radio Frequency Physical Vapor Deposition target material used for LaOx cap layer deposition in 32nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. materials for advanced metallization, MAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Malines, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of H-related defects in Al2O3 blocking layer on charge-trap memory retention by atomistic simulations and device physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEDM 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, CA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of P-type polymer and N-type small molecule OFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Surface Roughness Scattering in FinFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of SOI nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOS Transistor Matching at Low Temperature for Analog Circuit Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Workshop on Low Temperature Electronics, WOLTE 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility characterization in advanced FD-SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Resistance in Top Gate / Bottom Contact OTFTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Organics Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hot carrier stress on small signal MOSFET RF parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Integrated Reliability Workshop IRW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of different deep submicron SOI and FinFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Workshop on Low Temperature Electronics, WOLTE 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Thin (4nm) Gate-All-Around CMOS devices with High-k/Metal for Low Power Multimedia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of 3D Silicon nanowire SONOS memory characteristics by TCAD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Extraction of Nano-Scale MOSFETs Using Modified Y Function Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered HfSiON-based tunnel stacks for voltage reduction and improved reliability in TANOS memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2010 International Symposium on VLSI Technology, System and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hsin Chu, France. </w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2010.5488949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of device variability in advanced CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Difrenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. workshop on Simulation and Characterization of Statistical CMOS Variability and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized SOI Logic and Bulk I/O devices co-integration for Low Power System-on-Chip Technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VLSI Technology, Systems and Applications (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Localized SOI/Bulk technology for Low Power System-on-Chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved extraction of effective electric field and hole mobility in Ge and GeOI MOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Soft Breakdown MOSFETs Compact Model: From Experiments to Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, ESREF 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Monte CassinO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel characterization of fully-depleted GeOI pMOSFET by magnetoresistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Issues for Analog Design with a 0.18 µm CMOS Technology at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Workshop on Low Temperature Electronics, WOLTE 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise in a 0.18 µm Mixed-Mode CMOS Technology at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between mobility and high-k interface properties in advanced Si and SiGe nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Balitimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Coulomb Scattering on the Characteristics of Nanoscale Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility enhancement by CESL strain in SOI MOSFETs. Euro-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Transport Mechanisms through HfO2 Gate Stacks in nMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.169-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stacked SONOS technology, up to 4 levels and 6nm crystalline nanowires, with gate-all-around or independent gates (Φ-Flash), suitable for full 3D integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting, Baltimore,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of accumulation-mode suspended gate MOSFET and process challenges for very low operating power devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Previtali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference proceedings to be published, IEEE, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization During Program and Retention in NROM-like Nonvolatile Memory Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide Soft BreakDown : From Device Modeling to Small Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Solid-State Circuit Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Organic Material FETs by Combined Static and Low Frequency Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukagoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pisa, Italy. pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift-diffusion and Ballistic Mobility Characterization in Nano CMOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanoélectronique, Atelier, De la réalité et de l'intérêt du transport balistique dans les composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la compréhension du transport quasi ballistique dans les composants MOS avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanoélectronique, Atelier, De la réalité et de l'intérêt du transport balistique dans les composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ohmic Contacts on Space Charge Limited Currents in Au / Pentacene / Au Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for MOSFET Device Optimization accounting for L-dependent Mobility Degradation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference workbook.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical noise in semiconductor devices - Case of CMOS technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global e-workshop on semiconductor technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/f Noise Modeling at Low Temperature with the EKV3 Compact Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTI Nanotech 2009, Workshop on Compact Modeling (WCM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Houston, United States. pp.636-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Boosters for Advanced SOI CMOS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop on 'Frontiers in Electronics' (WOFE 09),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rincon, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatch Measure Improvement Using Kelvin Test Structures in Transistor Pair Configuration in Sub-Hundred Nanometer MOSFET Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oxnard, United States. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique to Extract the Gate Bias Dependent S/D Series Resistance of Sub-100nm MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VLSI Technology, Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Hsinchu, Taiwan. pp.109 - 110, </w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2009.5159314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Transport in Spin Coated Ultra Thin Polycrystalline Pentacene Organic Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Balitimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Effects in Silicided and Metal Gate MOSFETs. ULIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gámiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Germany. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Atomistic to Device Level Investigation of Hybrid Redox Molecular/Silicon Field-Effect Memory Devices IMW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">to be published (IEEE Conference Proceedings, 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Monterey, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dipole at the High-k/SiO2 interface in advanced metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Insulating Films on Semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for MOSFET Device Optimization accounting for L-dependent Mobility Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kyoto, Japan. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pockets engineering impact on mismatch performance on 45nm MOSFET technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Aachen, Germany. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la balisticité du transport dans les transistors nMOS contraints sur silicium massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GdR Nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orsay, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Insight into Ballisticity of Transport in Strained Bulk MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on VLSI Technology (VLSI Symposium),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Transport characterization of nano CMOS devices with ultra-thin silicon film.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">to be published, IEEE Conference Proceedings (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain sensitivity of gate leakage in biaxially strained FD-SOI nMOSFETs: a benefit for the performance trade-off and a novel way to extract the strain-induced band offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Insulating Films on Semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Prospects of RF Oscillators Using Silicon Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSIL Network of Excellence : silicon-based nanostructures and nanodevices for long-term nanoelectronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mantl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2008, Symposium I : Front-end junction and contact formation in future Silicon/Germanium based devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling on electrostatics of germanium-channel MOSFET-analytical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouydebasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Silicon Nanoelectronics Workshop, Honolulu, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of a HTO/Al2O3 Bi-Layer Blocking Oxide in Nitride-Trap Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silicon nitride CESL on NLDEMOS transistor reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2008, Maastricht, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Electrical Characterization of eXtra-strained FD-SOI n-MOSFETs with TiN/HfO2 gate stack for the 32nm Technology Node.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Low Temperature Electronics, WOLTE 8, Jena/Gabelbach, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Accumulation-Mode Suspended-Gate MOSFET: Impact of adhesion forces on electro-mechanical characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deleonibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ULIS conference, Udine, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and Limits of Charge Pumping Measurement for Addressing Trap Generation in High-K/SiO2 Dielectric Stacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IRPS 2008, Phoenix, Arizona, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog-Digital Circuit Design at Low Temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Low Temperature Electronics, WOLTE 8, Jena/Gabelbach, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact etch stop a-SixNy:H layer: a key factor for single polysilicon flash memory data retention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15nm-diameter 3D Stacked Nanowires with optional Independent Gates operation (?FET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Molecular Linker on Charge Transfer Rate in Hybrid Molecular (Ferrocene)/Silicon Field Effect Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE NVSMW / 3rd ICMTD '08, Club Méditerranée, Opio, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSIL Network of Excellence: Silicon-based nanostructures and nanodevices for long-term nanoelectronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mantl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2008), Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Approach for Reliability Study of Fully Self Aligned SiGe:C 250GHz HBTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwartzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Reliability Workshop IRW, Lake Tahoe, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Monitor Metal-Insulator-Metal (MIM) Capacitors Dielectric Reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Microelectronics, MIEL, Nis, Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nis, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of nanoelectronics in Minatec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited paper, Workshop on advances in nanoelectronics, Kuwait City, Kuwait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kuwait, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing Bulk Transistor with Conventional SiON Gate Oxide for Low Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM 2008), Tokyo, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxide Progressive Soft Breakdown: Experiment and Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fringe workshop ESSDERC 08, Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Progressive Soft Oxide Breakdown on MOS Parameters: Experiment and Modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physical Model for ultra-scaled 3D Nitride-Trapping Non-Volatile Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Inside Spacer Process on Fully Self-Aligned 250 GHz SiGe:C HBTs Reliability Performances: a - Si vs. Nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2008, Maastricht, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Fin Corner Rounding in 3D Nanocrystal Flash Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE NVSMW / 3rd ICMTD '08, Club Méditerranée, Opio, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Tunneling Current through SiO2-HfO2 Stacks in MOS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Bulk+ Technology using TiN/Hf-based gate stack for Low Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Symposium on VLSI Technology, Hawai, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electron Mobility in HfO2/TiN MOSFETs: The influence of HfO2 thickness, Temperature and oxide charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Semiconductor Interface Specialists Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCS 2008, The International Symposium on Compound Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New characterization methods for nanoMOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGAS 2008, Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Analysis in HfO2/SiO2 gate oxide Fully-Depelted SOI Transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of the Ion-Ioff Performances of Nano nMOSFETs with Alternative Channels Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, EUROSOI, France. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Advanced Gate Stack Technology, Austin, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility Extraction Method for 3D Multichannel Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Ferrocene/Silicon Hybrid Memories: Influence of the Chemical Linkers and Device Thermal Stability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of advanced nano-scale MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinano School, Bertinoro, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2 Interfacial Layer as The Origin of The Breakdown of High-k Dielectric Stacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, -, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct comparison of Si/High-K and Si/SiO2 channels in advanced FD SOI MOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International SOI Conference, New Paltz, New York USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-Scattering in Quasi Ballistic NanoMOSFETs: The role of Non Thermal Carrier Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Y-Function-Based Methodology for Accurate Extraction of Electrical Parameters on Nano-Scaled MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Microelecronics Test Structure, ICMTS, Edinburgh, Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-to-Drain vs. Band-to-Band Tunneling in Ultra-Scaled DG nMOSFETs with Alternative Channel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic fixed charge and trapping properties of HfAlO interpoly dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Memory Technology and Design (ICMTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale time characterization and analysis of PBTI in HfO2/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Determination of Flat Band Voltage in advanced MOS structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoDIM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Catania, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Analysis of Degraded Base Current in SiGe:C HBTs after Reverse and Forward Reliability Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar - BiCMOS Circuits and Technology Meeting (BCTM2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maastricht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2006.311156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined electrical analysis of two charge states transition characteristic of &amp;quot;borderless&amp;quot; silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoDIM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Catania, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Film Thickness on LF Noise in SOI Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan, Japan. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du Formalisme Dérive Diffusion en Régime Quasi Ballistique pour la Modélisation Analytique des Composants MOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nano, Journées " Simulation et Caractérisation "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Single and Multi Gate Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Summer School on Advanced Microelectronics MIGAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on Stress Induced Leakage Current on SiO2/HfO2 stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability characteristics of 150GHz fT/fmax Heterojunction Bipolar Transistors under reverse, forward and mixed-mode stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Reliability Workshop 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stanford Sierra, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscaled MOSFET transistors on strained Si, SiGe &amp; Ge layers: some integration and electrical feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">210th Meeting of The Electrochemical Society, symposium "SiGe and Ge: Materials, Processing, and Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cancun, Mexico. pp.# 1496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain and Gate Current Low Frequency Noise in Biaxially Strained Siliconn-MOSFETs with Ultrathin Gate Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boutchacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotniki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise and Fluctuations in sub 0.1µm Bulk and SOI CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIEL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nis, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la mobilité effective dans les DG MOSFET quasi-balistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxxx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise in advanced CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Symp. On System construction of global network oriented information electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a single grain boundary in the polycrystalline silicon gate on sub 100nm bulk MOSFET characteristics - Implication on matching properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection Velocity Optimization in Quasi-Ballistic Si-nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Raphay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanoelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Segregation and Electrical Studies of Heavily Arsenic and Phosphorus in situ Doped Epi and Poly Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-International-SiGe-Technology-and-Device-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, CANCUN, Mexico. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of mobility enhancement in short-channel ultra-thin body double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Solid-State Device Research Conference (ESSDERC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genève, Switzerland. Actes pp. 367-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport parameter extraction in short channel MOS transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Performance in TiN/HfO2 Fully Depleted SOI nMOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, USA, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Investigation of Hf-based High-k Dielectrics as Storage Layer of Charge-Trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVMsIEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mobility nanometer-scaled CMOS: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International SiGe Technology and Device Meeting (ISTDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial and PBTI-induced traps and charges in Hf(Six)Oy / TiN stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODIM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface coupling on the mobility in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Com à NATO Advanced Research Workshop on Nanoscaled Semiconductor-On-Insulator Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ukraine, Ukraine. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emitter resistance mismatch on base and collector current matching in bipolar transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Vildeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICMTS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology for the Characterization of Avt MOSFET matching parameter dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICMTS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum effects influence on thin silicon film capacitor-less DRAM performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ranica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, New York, United States. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-thin fully-depleted SOI MOSFETs: special charge properties and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eminente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise in Multi-Gate SOI CMOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D integration process for highly scalable Nano-Beam stacked-channels GAA (NBG) CMOSFETs with HfO2/TiN gate stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isheden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Drain Current analytical modeling of Single Gate Fully Depleted SOI or SON MOSFETs in the Quasi Ballistic Regime of Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Niagara Falls, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Body Effects in 90nm Partially Depleted MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface coupling on the mobility in FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO International Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ukraine, Ukraine. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interface defects and bulk charges in metal gate HfO_2 MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkauoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tsaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Science Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, STRASBOURG, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected mobility degradation for very short devices : A new challenge for CMOS scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of TiN post-treatment on Metal Insulator Metal capacitors performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAM 2006, Materials for Advanced Metallization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Extraction in Double-Gate MOSFETs by Magnetoresistance Technique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Simulation et caractérisation des nanocomposants" du GDR Nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum effects influence on thin silicon film capacitor-less DRAM performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ranica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, USA, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Effective Field Impact on the Carrier Mobility in sub-100nm MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deleonibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULtimate Integration of Silicon (ULIS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mobility study of DG-GAA MOSFETs down to 40nm gate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI 2005: First Workshop of the Thematic Network on Silicon On Insulator Technology, Devices and Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of high density trench capacitors, and comparison with planar capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les nouveaux oxydes à forte permittivité pour l'intégration dans les semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance Mobility Meaurements in Gate-All-Around SON MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Kennedy Maude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euro-SOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, GRANADA, Spain. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance technique for mobility extration in short channel FD-SOI transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Solid-State Device Research Conference (ESSDERC'05), ESSDERC 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extraction method for gate bias dependent series resistance in nanometric double gate transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronic Test Structures - ICMTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Study of Strained SGOI nMOSFETs down to 30nm Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35st European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar glass integrated optical structure based on prism decoupling for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Broquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Integration, Proc. SPIE 5728</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, SAN JOSE CA, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D High Density MIM Capacitors Integrated in BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Solid-State Device Research Conference (ESSDERC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for subband engineering in undoped double gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Kobe, Japan. pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Low and High Field Transport in Substrate- and Process-Induced Strained Nanoscaled MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Programming Window Distribution in Multi Nanocrystals Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara De Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Foglio Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2003.820782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dots size and dots number fluctuations on the electrical characteristics of multi nanocrystal memory devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano crystal memory devices characterization using the charge pumping technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Celibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Irlande, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Characterization and Modeling of FDSOI Transistors for Cryo CMOS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Temperature Technologies [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2021, </w:t></w:r><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.98403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and Fluctuations in Fully Depleted Silicon-On-Insulator MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise in Nanoscale Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of silicon nanowire biochemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryan Afzalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Pittino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Balestra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond CMOS Nanodevices 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.43-64, 2014, Nanoscience and nanotechnology series, 978-1-84821-654-9, 978-1-11898-477-2. </w:t></w:r><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118984772.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and Hole Mobility in Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by J.G. Webster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2014, </w:t></w:r><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W3148.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Qiang Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by F. Balestra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond‐CMOS Nanodevices 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.25-95, 2014, Nanoscience and Nanotechnology Series, 978-1-84821-655-6 978-1-11898-513-7. </w:t></w:r><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118985137.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of End of the Roadmap nMOSFET with Alternative Channel Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale CMOS: Innovative Materials, Modeling and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.287-334, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of selected papers from &amp;quot;35th ESSDERC Conference&amp;quot;, volume 50, Elsevier Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special issue of selected papers from "35th ESSDERC Conference", volume 50, Elsevier Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guest editors, pp.volume 50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Solid-State Device Research Conference (ESSDERC 05)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Solid-State Device Research Conference (ESSDERC 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/Color Press, pp.XX, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and Hole Mobility in Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by J. G. Webster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 1999, 9780471346081. </w:t></w:r><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W3148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. IEEE, pp.1-4, 2020, </w:t></w:r><w:hyperlink r:id="rId2208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Noise Characterization of Si Nanonet Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Neuchatel, Switzerland. ICLAB, p180-183, 2019, </w:t></w:r><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Workshop on Low Temperature Electronics (WOLTE 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-1-4799-4841-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH 3 treatments of Hf-based layers for application as NVM active dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerard Ghibaudo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo, Fellow IEEE 2013-2022, was born in France in 1954. He graduated from Grenoble Institute of Technology in 1979 and obtained the PhD degree in Electronics in 1981, the State Thesis degree in Physics in 1984 and the PhD supervision habilitation diploma in 1986 from Grenoble University. He was CNRS PhD student from 1979 to 1981 and became associate researcher at CNRS in 1981 in LPCS laboratory (Grenoble). He was finally promoted Director of Research at CNRS in 1992 (exceptional class in 2014). He was Director of IMEP-LAHC Laboratory located at MINATEC-INPG center from 2007 to 2013. During the academic year 1987-1988, he spent a sabbatical year at Naval Research Laboratory in Washington, DC (USA) where he worked on the characterization of MOSFETs. His main research activities were in the field of electronics transport, oxidation of silicon, MOS device physics, fluctuations and low frequency noise and dielectric reliability. He participated to over 20 European projects and was responsible for over 50 research contracts. Dr. G. Ghibaudo has supervised over 125 PhD students in his career. He was co-founder of the First European Workshop on Low Temperature Electronics (WOLTE 94) and organizer of 20 Workshops/Summer School during the last 40 years. Dr. G. Ghibaudo was member of the Editorial board of Solid State Electronics and served as associate editor of Microelectronics reliability journal and Journal of Active and Passive Electronic Component. During his career he authored over 596 articles in International Refereed Journals and 762 communications in International Conferences. He participated to 86 invited papers in International Conferences and he wrote 34 book chapters. Dr. G. Ghibaudo featured over 952 items and 13.945 citations in Web of Science where he had an H index of 48. G. Ghibaudo is ranking 14% world top researcher among Elsevier Standford  100,000 top-scientists.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (363)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-type NiOx ultrathin film as highly efficient hole extraction layer in n-type PbS quantum dots based NIR photodiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis David Mohgouk Zouknak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gros-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108836. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04776269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and analytical modelling of self-heating in FDSOI MOSFETs down to very deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (02), pp.87-109. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56439/WJP/2023.1110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Fluctuation–Dissipation of the Oxide Trapped Charge in a MOSFET Operated Down to Deep Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219477523500451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Zero Temperature Coefficient in FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Mota Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (3), pp.845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04083773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of electro-thermal properties in FDSOI MOSFETs down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.2498. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/jeee.2120232498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer drain current aariability in GaN MIS-HEMT on 200-mm silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.12-23. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/jeee.2120232132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic MOSFET Subthreshold Current: From Resistive Networks to Percolation Transport in 1-D Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3283941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into low frequency noise (LFN) sources analysis in GaN/Si MIS-HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.108555. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the mobility in Al2O3/GaN electron channel: Effect of p-doping and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledion Rrustemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108470. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04921920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulations of FDSOI five-gate qubit MOS devices down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aprà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.108291. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of self-heating effect in FDSOI and bulk MOSFETs operated in deep cryogenic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108265. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Kubo-Greenwood modelling of FDSOI MOS devices down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108271. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulations of FDSOI devices down to deep cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.108319. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 1D confinement in FD-SOI trigate nanowires at deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108466. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold voltage of p-type triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, pp.108451. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed electrical characterization of 200mm CMOS compatible GaN/Si HEMTs down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gobil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, pp.108448. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Width-Dependent Mobility Degradation in Bulk Conduction Regime of Tri-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.3037-3041. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3172056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Implementation of Lorentzian Spectra for Circuit Noise Simulations in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.611-619. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2022.3178352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Core-Shell Junctionless MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108567. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substrate biasing on structural, chemical and electrical properties of Al 2 O 3 thin films deposited by PEALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.065001. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ac6287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson-Schrödinger simulation and analytical modeling of inversion charge in FDSOI MOSFET down to 0 K – Towards compact modeling for cryo CMOS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.108126. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04952484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front and back channels coupling and transport on 28 nm FD-SOI MOSFETs down to liquid-He temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.108071. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and electrical modeling of FDSOI four-gate qubit MOS devices at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Mota Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.582-590. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2021.3082201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hot carrier aging on the 1/f and random telegraph noise of short-channel triple-gate junctionless MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.348-353. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2021.3094510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-W Function-based Parameter Extraction for FDSOI MOSFETs Down to Deep Cryogenic Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.108175. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate statistical extraction of AlGaN/GaN HEMT device parameters using the Y-function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.108078. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03250807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on interface charges in SiN/AlxGa1−xN/GaN heterostructures by analyzing the gate-to-channel capacitance and the drain current behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledion Rrustemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.105704. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04822316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Compact Modeling Solutions for Organic and Amorphous Oxide TFTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Iniguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arokia Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kloes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.911-932. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2021.3106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diffusion current in a MOSFET operated down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.107949. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Mechanism of Mobility Collapse in Short MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.5090-5094. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon on pBTI degradation in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (4), pp.2017-2024. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3050127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04918499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channel length on the operation of junctionless transistors with substrate biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3070-3073. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2021.3069936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Measurement Method of Time Dependent Dielectric Breakdown at High Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (10), pp.1460-1463. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2020.3016383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain current local variability analysis in nanoscale junctionless FinFETs utilizing a compact model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107835. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Extraction and Compact Modeling of OTFTs From 150 K to 350 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Cortes-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3032082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Extraction of Charge Carrier Mobility for Organic Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Emerging Thin‐Film Transistor Technologies and Applications, 30 (20), pp.1904508. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201904508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of temperature dependence of subthreshold swing in MOSFETs down to cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of 2D intersubband scattering in thin film fully depleted silicon-on-insulator transistors operating at 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tagliaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (24), pp.243502. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0007100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel width dependent subthreshold operation of tri-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.107860. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2020.107860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gate Structure on the Trapping Behavior of GaN Junctionless FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki-Sik Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Jin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.832-835. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2020.2991164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A2RAM compact modeling: From DC to 1T-DRAM memory operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tcheme Wakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107731. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of AlN Film Quality Using Plasma Enhanced Atomic Layer Deposition with Substrate Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (35), pp.39870-39880. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c10515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the effective channel thickness of junctionless transistors by substrate bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4736 - 4740. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3020284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Operation of Thin-Film FDSOI nMOS Transistors: The Effect of Back Bias on Drain Current and Transconductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4636-4640. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3022607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of gate leakage current and its wafer level variability in advanced FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.107643. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Low-Frequency Noise of 22-nm FDSOI Down to 4.2 K for Cryogenic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Kammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4563-4567. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3021999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Role of Inter-Nanowire Junctions on Current Percolation Effects in Silicon Nanonet Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.107725. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-wafer variability in FD-SOI MOSFETs: detailed analysis and statistical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (5), pp.055023. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab7ab1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04947546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Contact Potential and Sidewall Surface Plane on the Performance of GaN Vertical Nanowire MOSFETs for Low-Voltage Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Hyeok Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terirama Thingujam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong-Gil Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Man Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (4), pp.1547-1552. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2975599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MIS-HEMT Device Edge Behavior for GaN Technology Using New Differential Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4649-4653. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3015466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02972351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hot Carrier Aging on the Performance of Triple-Gate Junctionless MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (2), pp.424-429. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2958457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Series-Resistance-Immune Extraction of Low-Frequency Noise Parameters in Nanoscale MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4568-4572. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3026612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping profile extraction in thin SOI films: Application to A2RAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tcheme Wakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Electrical Properties of Different HgCdTe Passivations for Infrared Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-019-07253-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Mobility Evaluation of Organic Field-Effect Transistors with Different Contact Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.605 - 608. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2019.2901315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance Statistical Behavior of Resistive Memories Based on Experimental and Theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2911661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Pumping in Ultrathin SOI Tunnel FETs: Impact of Back-Gate Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89 (3), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/08903.0111ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on device level TDDB at GHz speed in advanced CMOS nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2914362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of advanced FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on high on-current and steep subthreshold slope for innovative Tunnel FET architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.26-37. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression of top surface charge sensitivity in fully depleted semiconductor on insulator MOS transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wet Treatments on the Electrical Performance of Ge 0.9 Sn 0.1 -Based p-MOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.260-268. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.8b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CMOS TiN metal gate process on microstructure and its correlation with electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/adv.2019.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of TDDB at high frequency in 28FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100-101, pp.113422. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of 2DEG mobility in AlGaN/AlN/GaN MIS-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215, pp.110976. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cumulative distribution function of the defect centric model for BTI reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.168-171. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up fabrication of InAs-on-nothing MOSFET using selective area molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Pastorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035301. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebbd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Characteristics of GaN Nanowire Gate-All-Around Transistors With/Without 2-DEG Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki-Sik Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siva Pratap Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caulmilone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.1243 - 1248. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2894806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in defect centric model for NBTI reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.119-123. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concept of Differential Effective Mobility in MOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.5716230. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/5716230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Heating Effect in FDSOI Transistors Down to Cryogenic Operation at 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2919924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel On-Resistance based Methodology for MOSFET Electrical Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.107722. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of Drain Current Compact Model for Nanoscale Triple-Gate Junctionless Transistors to Continuous and Symmetric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.4486-4489. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2937159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ f noise analysis in high mobility polymer-based OTFTs with non-fluorinated dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wondwosen Muhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (24), pp.243301. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5093266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Compact Modeling of Gate Capacitance in Organic Thin-Film Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cortes-Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Iñiguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2906827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Low-Frequency Noise in Triple-Gate Junctionless n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (12), pp.5481-5486. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2873838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Effects on the Mobility Extraction Reliability for Organic Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huabin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (42), pp.1803907. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201803907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expressions for subthreshold swing in FDSOI MOS structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.57-61. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of forward AC stress degradation of GaN-on-Si Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.641-644. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of ultra-thin body InAs MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fadjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New NBTI models for degradation and relaxation kinetics valid over extended temperature and stress/recovery ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.106-112. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Understanding of Cathode Related Trapping Effects in GaN-on-Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.956-964. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2018.2842100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on SOI Tunnel FETs with low-temperature process flow for CoolCube™ integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of wafer-level process variability in 28 nm FD-SOI using split C-V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series resistance in different operation regime of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.92-95. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of well flat band condition in thin film FDSOI transistors using C-V measurement for accurate parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Estimation of Silicon Film Thickness in Tri-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (9), pp.1282-1285. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2018.2857623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of silicon percolating nanonet-based field effect transistors in the presence of dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert W-function based modelling of P-OTFTs and application to low temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.610-614. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on the Performance of Triple-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.3562-3566. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2839196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling of nanoscale triple-gate junctionless transistors covering drift-diffusion to quasi-ballistic carrier transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.25-30. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage current conduction in metal gate junctionless nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.20-23. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Drain Current Compact Model in the Depletion Operation Region of Short-Channel Triple-Gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2632753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 2DEG in AlGaN/GaN heterostructure by Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.128-131. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Charge Transport in Conjugated Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huabin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (41), pp.1702729. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201702729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low thermal processes on reliability of high-k/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemisia Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao-Minh Vincent Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.01A114. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4973905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based evaluation of aging contributions in HC/FN-programmed 40 nm NOR Flash technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.281-287. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Operation Region Characterization and Modeling of Drain and Gate Current Mismatch in 14-nm Fully Depleted SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.2080-2085. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2686381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/f-Noise in AlGaN/GaN Nanowire Omega-FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindhuri Vodapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young In Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Man Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Tak Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Ho Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.252-254. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2016.2645211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of series resistance on the operation of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.103-107. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison for 1/ f Noise Characteristics of AlGaN/GaN FinFET and Planar MISHFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindhuri Vodapally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngho Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (9), pp.3634-3638. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2730919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable gate stack and substrate parameter extraction based on C-V measurements for 14nm node FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low power 1T-DRAM in FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ch. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.245-249. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2017.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain current local variability from linear to saturation region in 28nm bulk NMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.31-36. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of La and Al Additives Role on Dipole Magnitude Inducing Vt Shift in High-K/Metal Gate Stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.379-382. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2651644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Series Resistance Extraction of Nanometer MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Trevisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Trevisoli Trevisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelly de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (7), pp.2797-2803. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2704928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Behavior of Random Telegraph Noise in Nanoscale UTBB FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Stavrinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.517-520. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2672783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Characterization of Hole Mobility in Sub-14nm Gate Length Si 0.7 Ge 0.3 Tri-Gate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 834, pp.012001. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/834/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Link between CBRAM Performances and Material Microscopic Properties Based on Electrical Characterization and Atomistic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nail.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Molas.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blaise.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sklenard.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Berthier.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (11), pp.4479-4485. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2750910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and performance of nanoscale semiconductor devices at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.023002. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/32/2/023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Cycle-to-Cycle Variability in HfO 2 -Based OxRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.721-723. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2016.2553370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Hot-Carrier-Induced Traps in Nanoscale UTBB FD-SOI MOSFETs by Low-Frequency Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (8), pp.3222-3228. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2583504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier degradation model for nanoscale ultra-thin body ultra-thin box SOI MOSFETs suitable for circuit simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2016.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of drain current local variability in 28 and 14 nm FDSOI nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise variability in ultra scaled FD-SOI n-MOSFETs: Dependence on gate bias, frequency and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of subthreshold conduction in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.58-63. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AC signal oscillator level on effective mobility measurement by split C–V technique in MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (17), pp.1492-1493. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2016.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation modeling of short-channel n-FinFETs suitable for circuit simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic Analysis of Erase-Induced Degradation in 40 nm NOR Flash Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2016.2613138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterization of homo- and hetero-structure Si/SiGe nanowire Tunnel Field Effect Transistor grown by vapor–liquid–solid mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.26 - 29. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of NBTI in Nanoscale UltraThin Body UltraThin Box FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (12), pp.4913-4918. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive memory variability: A simplified trap-assisted tunneling model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.126-132. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Y -function based MOSFET parameter extraction method from weak to strong inversion range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.84-88. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined Conformal Mapping Model for MOSFET Parasitic Capacitances Based on Elliptic Integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.972-979. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2388788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Source–Drain Series Resistance on Drain Current Mismatch in Advanced Fully Depleted SOI n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.433-435. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2015.2411289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective work function modulation by $sacrificial$ gate aluminum diffusion on HfON-based 14nm NMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.113-116. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.188-195. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (8), pp.2494-2501. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Forming, SET, and Data Retention of Conductive-Bridge Random-Access Memory for Stack Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.3482-3489. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2476825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of low-frequency noise in advanced CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.613-627. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of mobility in 14nm FD-SOI CMOS devices under interface coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.30-35. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth characterization of electron transport in 14nm FD-SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Arrhenius conduction due to the interface-trap-induced disorder in X-doped amorphous In-X-Zn oxides thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (5), pp.055707. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based extraction methodology for accurate MOSFET degradation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1417-1421. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Model for Inversion Charge in III–V Bulk MOSFET Including Non-Parabolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.768-775. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2015.2444653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full gate voltage range Lambert-function based methodology for FDSOI MOSFET parameter extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact model of short-channel effects for FDSOI devices including the influence of back-bias and fringing fields for Si and III–V technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of technological and geometrical device parameters by low-frequency noise investigation in SOI omega-gate nanowire NMOS FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iwai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Improved Charge Transport in Double-Gate In–Ga–Zn–O Thin-Film Transistors: A Low-Frequency Noise Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Seyram K. Amegadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gi-Seong Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaixin Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (10), pp.1040-1043. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2015.2467164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamic Variability Induced by Charged Traps in a Bilayer Gate Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.485-492. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2380474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Boundary Condition for Short-Channel Effect Compact Modeling in MOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapas Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2368395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Investigation of Magnetoresistance From Linear Regime to Saturation in 14-nm FD-SOI MOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2366170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain-Current Flicker Noise Modeling in nMOSFETs From a 14-nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), pp.1574-1579. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2411678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance mobility characterization in advanced FD-SOI n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.229-235. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of silicon nanowire p-i-n MOS gated diode for use as p-type tunnel FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3), pp.1285-1290. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-015-9507-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive study of Bias Temperature Instability in nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for the Inversion Gate Capacitance of DG and UTBB MOSFETs at the Quantum Capacitance Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (5), pp.1375-1382. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2406116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Compact Model for Lightly Doped Nanoscale Ultrathin-Body and Box SOI MOSFETs With Back-Gate Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (10), pp.3117-3124. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2464076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic variability in 14nm FD-SOI MOSFETs and transient simulation methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.100-103. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative mismatch study of the 20nm Gate-Last and 28nm Gate-First bulk CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating injection and transport properties of organic field-effect transistors by the convergence point in transfer-length method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (1), pp.013301. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4860958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dopant species on the interfacial trap density and mobility in amorphous In-X-Zn-O solution-processed thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (21), pp.214501. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4880163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of the frequency response of rectifying organic Schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.064509. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of surface accumulation and bulk neutral channel in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (26), pp.263510. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4886139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat-band voltage and low-field mobility analysis of junctionless transistors under low-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (4), pp.045024. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/29/4/045024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization Methodology for MOSFET Local Systematic Variability in Presence of Statistical Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Jonani Franco Piliado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Castaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of trap localization on low-frequency noise in nanoscale device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Soo Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (19), pp.194501. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4878456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling of the shift between classical and quantum threshold voltages in a III–V nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an embedded buried SiGe structure as a mobility booster for fully-depleted SOI MOSFETs at the 10nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.50-54. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Threshold Voltage and Interface Ideality Factor of Nanoscale Ultrathin Body and Buried Oxide SOI MOSFETs With Back Gate Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.969-975. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2306015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Evaluating injection and transport properties of organic field-effect transistors by the convergence point in transfer-length method” [Appl. Phys. Lett. 104 , 013301 (2014)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xubing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeo Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.079902. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant roles of low-temperature post-metallization annealing in solution-processed oxide thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Seyram K. Amegadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Tae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Xuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (13), pp.133505. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASTAR VA: A predictive and flexible compact model for digital performances evaluation of CMOS technology with conventional CAD tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling of Nanoscale Trapezoidal FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2284503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Sources in Advanced UTBB FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1161-1167. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2307201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intertube Junctions on the Thermoelectric Power of Monodispersed Single Walled Carbon Nanotube Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhong Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Jeong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (46), pp.26454-26461. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505682f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical relationship between subthreshold swing of thermionic and tunnelling currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (23), pp.1745-1747. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.3206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low-frequency noise variability on statistical parameter extraction in ultra-scaled CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (19), pp.1393-1395. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) In Depth Study of Ge Impact on Advanced SiGe PMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (8), pp.61-68. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06408.0061ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal evaporation dependent charge injection in organic transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huabin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (8), pp.1738-1744. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of low frequency noise and noise variability through CMOS bulk technology nodes from 0.5μm down to 20nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.28-31. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full split C–V method for parameter extraction in ultra thin BOX FDSOI MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.104-107. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less mobility degradation induced by transverse electric-field in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (21), pp.213504. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature operation of junctionless nanowire transistors: Less surface roughness scattering effects and dominant scattering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (26), pp.263505. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source/drain induced defects in advanced MOSFETs: what device electrical characterization tells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.138-145. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201300317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Ab Initio and Experimental Study on the Nature of Conductive Filaments in Pt/HfO2/Pt Resistive Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan-Hao Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.1394-1402. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2014.2312943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channel width on back biasing effect in tri-gate MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary composition and conduction in HfO2: An ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R.C. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (20), pp.201908. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel access resistance effects on charge carrier mobility and low-frequency noise in a polymethyl methacrylate passivated SnO2 nanowire field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (Issue 5), pp.053114. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4788708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Conduction Model for Oxide-Based Resistive Random Access Memory Verified by Low Frequency Noise Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (Issue3), pp.1272-1275. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2240457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ge proportion on advanced SiGe bulk P-MOSFET matching performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected impact of germanium content in SiGe bulk PMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carrier transport in strained and unstrained SOI tri-gate and omega-gate silicon nanowire MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility coupling effects due to remote Coulomb scattering in thin-film FD-SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (7), pp.490-491. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.4150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL MODELS AND ELECTRICAL CHARACTERISATION OF ADVANCED MOSFETS IN THE QUASI BALLISTIC REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Speed Electronics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.1350002. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012915641350002X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of low frequency noise in CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited parameter extraction methodology for electrical characterization of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Single Charge Trapping On The Variability of Ultra-Scaled Planar And Tri-Gate FDSOI MOSFETs: Experiment vs Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.2604-2610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidewall mobility and series resistance in a multichannel tri-gate MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/28/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-last integration on planar FDSOI for low-VTp and low-EOT MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.306-309. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the extraction of flat-band voltage and doping concentration in Tri-gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static electrical characterization and low frequency noise of a-InHfZnO thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-E. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 548, pp.560-565. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ge impact on VT and VFB in Si1-xGex/Si pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.282-285. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic variability on the operation of CMOS inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (19), pp.214. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-Enhanced Performance of Si-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the low-frequency noise in n-channel FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter extraction method based on split C-V measurements in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.142-146. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel width variation on electrical characteristics of tri-gate Junctionless Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.58-62. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y function&amp;quot; method applied to saturation regime: Apparent saturation mobility and saturation velocity extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.12-14. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of high-kappa/metal-gate TriGate SOI nanowire transistors down to 10 nm width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.32-36. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature electrical characterization of junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae-Young Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-Induced Performance Enhancement of Trigate and Omega-Gate Nanowire FETs Scaled Down to 10-nm Width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.727-732. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2231684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back biasing effects in tri-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of N-type random network of carbon nanotubes thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (15), pp.154503:1-10. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4825221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials, Devices and Systems Science, Engineering and Architectures&amp;quot; (Proceedings of ISCDG'2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deleonibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest Editors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of substrate orientations impact on Ultra Thin Buried Oxide (UTBOX) FDSOI High-K Metal gate technology performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How small the contacts could be optimal for nanoscale organic transistors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scheideler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (7), pp.1797-1804. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2013.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet resistance measurement on AlGaN/GaN wafers and dispersion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.334-337. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the extraction of bulk channel mobility and flat-band voltage in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.139-141. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joule's law for organic transistors exploration: Case of contact resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 6), pp.no. 064507. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Thickness-Dependent Charge Transport in Pentacene Transistors by Low-Frequency Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scheideler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (10), pp.1298-1300. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2277613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of quantum effects on the short channel effects of III-V nMOSFETs in weak and strong inversion regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating doping effects on high-kappa metal gate stack for effective work function engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.21-26. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise behavior of junctionless transistors compared to inversion-mode transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-Y. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.101-104. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited approach for the characterization of Gate Induced Drain Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiqin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2011.5757994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Modeling of Si-Nanocrystal Double-Layer Memory Devices With High-k Control Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jalaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.933 - 940. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2012.2182769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short channel mobility analysis of SiGe nanowire p-type field effect transistors: Origins of the strain induced performance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyoung Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiichi Tachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (14), pp.143502. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetrical unified compact model of short-channel double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2011.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicker noise in n-channel nanoscale tri-gate fin-shaped field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (24), pp.243512. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Atomistic to Device Level Investigation of Hybrid Redox Molecular/Silicon Field-Effect Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venera Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.275-283. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2009.2038612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of low-frequency noise sources in contact resistance of staggered organic transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kazuito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.033505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility analysis of surface roughness scattering in FinFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyoung Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyu Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.195-201. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2011.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Surface-Roughness-Induced Variability in Silicon Nanowire and Double-Gate FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (8), pp.2274-2281. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2147318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Low-Frequency Noise in the Low Drain Current Range of Bottom-Gate Amorphous IGZO Thin-Film Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrukh Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (7), pp.898-900. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2143386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charge-trap memories with AlN based band engineered storage layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.68 - 74. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of low-frequency noise in pentacene field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukagoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.In Press, Corrected Proof, Available online 4 February 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of charge sensitivity and low frequency noise limitation in silicon nanowire sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.044501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization during Program and Retention in Nitrided Read Only Memory-Like Nonvolatile Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.04DD12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source/drain optimization of underlapped lightly doped nanoscale double gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87, pp.23534-2357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Independent Double Gate Transistor in Accumulation Regime for 1TDRAM Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ranica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.855-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Dipoles/Roll-Off /Work functions by coupling CV and IPE and study of their dependence on fabrication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.1819-1819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility enhancement by CESL strain in short-channel ultrathin SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (2), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in strained SiGe core-shell nanowire p-channel field effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachi Kiichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.073505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-metallic effects in silicided gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodrriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (12), pp.1313-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-all-around technology: Taking advantage of ballistic transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguenin J.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (9), pp.883-889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Local Electrical Fluctuations in 45nm Heavily Pocket-implanted Bulk MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.1359-1366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling for the current-voltage characteristics of lightly-doped symmetric double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87, pp.1764-1768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified transmission-line method for contact resistance extraction in organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.063302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of low-frequency noise in contact resistance of organic field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukagoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.033503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2-based Gate Stacks Transport Mechanisms and Parameter Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (9), pp.972-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evaluation of low-field mobility and access resistance in pentacene field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Takeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kazuhito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.114507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified soft breakdown MOSFETs compact model: From experiments to circuit simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1259-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical low-frequency noise model in the linear region of lightly doped nanoscale double-gate metal-oxide-semiconductor field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theodorou C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.064512. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3483279S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dipole at the High-/SiO2 interface in advanced metal gate stacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1740-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique to Extract the Source/Drain Series Resistance of MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.975 - 977. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2009.2026592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electron mobility in HfO2/TiN gate metal-oxide-semiconductor field effect transistors: The influence of HfO2 thickness, temperature and oxide charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurley Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (2), pp.024510:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.1796-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of magnetoresistance mobility in short channel transistors: Application to strained and unstrained silicon-on-insulator field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thevenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (8), pp.084503:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Comparison of Si/High- K and Si/SiO2 Channel Properties in SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (10), pp.1075-1077. </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2009.2027141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistance Effect of Strained and Unstrained Fully-Depleted Silicon-On-Insulator MOSFETs Integrating an HfO2/TiN Gate Stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haziot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pioger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folded fully depleted FET using Silicon-On-Nothing technology as a highly W-scaled planar solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.735-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormally high local electrical fluctuations in heavily pocket-implanted bulk long MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (2), pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Electrical Characterization of Fully Depleted eXtra-strained SOI n-MOSFETs with TiN/HfO2 Gate Stack for the 32-nm Technology Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faynot Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (11), pp.605-610. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (6), pp.1408-1411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC and Low Frequency Noise Characterization of FinFET Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boutchacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.1263-1267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a HTO/Al$_2$O$_3$ bi-layer blocking oxide in nitride-trap non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.786 - 791. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization and design optimization of FinFETs with a TiN/HfO2 gate stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.125001:6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering coefficient and drift-diffusion mobility extraction in short channel MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (1), pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the subthreshold leakage current in triple-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Collaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.359-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Tunneling Current through SiO2-HfO2 Stacks in MOS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.338-345. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3043539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact etch stop a-Si&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;:H layer: A key factor for single polysilicon flash memory data retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.486-489. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3071846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2 interfacial layer as the origin of the breakdown of high- dielectrics stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.395-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise analysis in HfO2/SiO2 gate oxide fully depleted silicon on insulator transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.402-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extraction of  parameter characterizing µeff vs Eeff curves in FD-SOI Si MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benfdila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (12), pp.655-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EKV3 compact modeling of MOS transistors from a 0.18 µm CMOS technology for mixed analog-digital circuit design at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.In Press, Corrected Proof, Available online 1 January 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact drain current model of short-channel cylindrical gate-all-around MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.075017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for 3D electrical parameters dissociation and extraction in multichannel MOSFET (MCFET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.746-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hybrid Molecular/Silicon Memories With Redox-Active Molecules Acting as Storage Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.204-213. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2008.2009875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Understanding of the Hooge Parameter in ZnO Nanowire Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.339-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical modeling of short channel effects in Si and Ge symmetrical double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (8), pp.1943-1946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of inside spacer process on fully self-aligned 250 GHz SiGe:C HBTs reliability performances: a-Si vs. Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Voltage Model for Short-Channel Undoped symmetrical Double-Gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, 2512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of Statistical Variability Sources in a 45nm Technological Node LP N-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanemougame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (6), pp.609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of eta parameter characterising µ(eff) against E-eff curves in strained Si nMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demichielis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, 1219-1220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Physical Origins of Mismatch in Si/SiGe:C Heterojunction Bipolar Transistors for BiCMOS Technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, 323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanowire gate-all-around transistors: Specific integration and electrical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial and energy slow trap profile in HfO2/SiO2 metal-oxide-silicon devices by low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, L99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Characterization Methodology of Borderless Silicon Nitride Charge Kinetics Using C-V Hysteresis Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, H273-H279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantization Impact of Accumulated Carriers in Silicide-Gated MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gámiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Donetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.628-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silicon nitride CESL on NLDEMOS transistor reliability,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1539-1543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical modelling of short channel effects in Si Double-Gate, Tri-Gate and Gate-All-Around MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (12), pp.3605-3608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise characterization of ZnO nanorod back-gate field-effect transistor structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, 2147-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HfAlO high-k materials for control dielectric applications in non-volatile memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, 2393-2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction Methodology for Accurate Measurements of Effective Channel Length on 65nm MOSFET Technology and Below.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Semiconductor Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of coupling effect on low frequency noise in advance SOI MOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, L87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of source-to-drain tunnelling on the scalability of arbitrary oriented alternative channel material nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (Issue 10), pp.1474-1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction methodology for accurate measurement of effective channel length on 65nm MOSFET technology and Below</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Semiconductor Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.504 - 512. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSM.2008.2004316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Electrical Characterization of sub-45nm fully depleted strained SOI MOSFETs with TiN/HfO2 gate stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, 489 (4), </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Asymmetry in the Statistical Variability of n- and p-channel Poly Si Gate Bulk MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. P. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, 913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Channel Orientation on Ballistic Current of nDGFETs with Alternative Channel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (Issue 4), pp.540-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of mobility enhancement in short-channel ultra-thin body double-gate MOSFETs by magnetoresistance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1494-1499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of carrier velocity gain in Uniaxially and Biaxially Strained N-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benshidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.647648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of TiN plasma post-treatment on alumina electron trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borderless silicon nitride defect behaviour and their influences on initial data loss in single polysilicon flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.1990-1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High threshold voltage matching performance on gate-all-around MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (11-12), pp.1450-1457. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined electrical analysis of two charge states transition characteristic of &amp;quot;borderless&amp;quot; silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.660-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial and PBTI-induced traps and charges in Hf-based oxides/TiN stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.660-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in biaxially strained silicon n-MOSFETs with ultrathin gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (4), pp.633-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified space-charge limited conduction in tantalum pentoxide MIM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2310-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic statistical full quantum analysis of C-V and I-V characteristics for advanced MOS gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2408-2411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile strain in arsenic heavily doped Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (10), pp.103505:1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier mobility degradation due to high dose implantation in ultrathin unstrained and strained silicon-on-insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (10), pp.104505:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in multi-gate SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leily Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (2), pp.292-298. </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional Technological Boosters for Injection Velocity in Ultrathin-Body MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.613-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra thin fully depleted SOI MOSFETs: Special charge properties and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eminente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of HfO2 film thickness on the interface state density and low field mobility of n channel HfO2/TiN gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.1874-1877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of flat band voltage in advanced MOS structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (4-5), pp.743-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Compact Model for Quantization in Undoped Double-Gate Metal Oxide Semiconductor Field Effect Transistors and Its Impact on Quasi-Ballistic Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jpn. J. Appl. Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, Part 1, No. 4B, pp.3088-3096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new degradation mode for advanced heterojunction bipolar transistors under reverse bias stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pakfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Physics of sub-50nm Strained Si on Si1-xGex-On-Insulator (SGOI) nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for quantization on strained and unstrained bulk nMOSFET and its impact on quasi-ballistic current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vt instabilities in high-k dielectrics: Jahn-Tellet effects or oxygen vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes S. Bruyère D. Roy C. Parthasarathy M. Muller M. Denais V. Huard T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of effective mobility in uniaxially and biaxially strained N-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Derix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of series resistance of planar MIM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of series resistance of planar MIM capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.1244-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of effective mobility in uniaxially and biaxially strained N-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Derix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess drain noise simulations in ultra thin oxides MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical compact model for quantization in undoped double-gate metal oxide semiconductor field effect transistors and its impact on quasi-ballistic current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (45), pp.3088. </w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.45.3088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gate polysilicon interface on carrier trapping low frequency noise in advanced MOSFET's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and noise letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.L427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Physics of sub-50nm Strained Si on Si1-xGex-On-Insulator (SGOI) MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Magnetoresistance Technique for Mobility Extraction in Ultra-Short Channel FDSOI Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 Issue 4, pp.637-643. </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of floating gate memory reliability by few electron phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.2610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron mobility in quasi ballistic Si MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lusakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.- P. Cesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fatimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Vt instabilities in high-k dielectrics: Jahn-Tellet effects or oxygen vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parthasarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron mobility in quasi ballistic Si MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Łusakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Fatimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gate polysilicon interface on carrier trapping low frequency noise in advanced MOSFET's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and noise letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.L427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features on the SILC in MOSFET's with ultrathin oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rahmoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Physics and Chemistry of SiO_2 and the Si-SiO_2 Interface - 5, H.Z. Massoud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1-56677-430-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach to account for the impact of quantum confinement on the charge in semi classical montecarlo simulations of Bulk nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robilliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULtimate Integration of Silicon (ULIS) Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the SILC mechanism in MOSFETS with ultra thin oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rahmoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 45, pp.849-852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the effects of a nonuniform distribution of stored charge on the electrical characteristics of discrete-trap nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaconne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnano.2005.847033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the effective mobility by split C(V) technique in sub 0.1µm Si and SiGe PMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise in advanced Si bulk and SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the effects of a non-uniform distribution of stored charge on the electrical characteristics of discrete-trap memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannacone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, n°3, pp.360-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact model for quasi ballistic transport and quantization in strained and unstrained bulk MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULtimate Integration of Silicon (ULIS) Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the programming window distribution in multinanocrystals memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foglio Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, VOL. 2, NO. 4, p. 277, (2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate and Substrate Currents in Deep Submicron MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Szelag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C3), pp.C3-61-C3-66. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of Silicon CMOS Transistor Operation at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C3), pp.C3-3-C3-11. </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of saturation velocity overshoot in deep submicron silicon MOSFETS from liquid helium up to room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-19-C6-24. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of self-heating effects in thin-film soi MOSFET's as a function of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-57-C6-62. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW METHOD FOR THE EXTRACTION OF MOSFET PARAMETERS AT AMBIENT AND LIQUID HELIUM TEMPERATURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hafez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C4), pp.C4-817-C4-820. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19884172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00227914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de silicium implanté à l'arsenic par effet de transport. Influence du recuit thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christofidès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 22 (6), pp.407-412. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01987002206040700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport dans la couche d'inversion d'un transistor MOS. Utilité du formalisme de Kubo-Greenwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01986002102012100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation de la dégradation des transistors MOS submicroniques soumis à une contrainte électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabon-Till</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 21 (5), pp.305-318. </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01986002105030500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of source-drain series resistance on MOSFET field-effect mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabon-Till</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 21 (11), pp.457-458. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19850324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DENSIFICATION OF THERMAL SIO2 DUE TO INTRINSIC OXIDATION STRESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17 (11), pp.2331-2336. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/17/11/020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériau silicium sur saphir en France. Revue des propriétés physico-chimiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 19 (2), pp.161-185. </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01984001902016100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity near a mobility edge in 2D electronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17 (17), pp.3067-3072. </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/17/17/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériau silicium sur saphir en France. Revue des propriétés physico-chimiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 19 (2), pp.161-185. </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01984001902016100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of stress on the parabolic kinetic constant for dry silicon oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 56 (2), pp.589-591. </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.333924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised analysis of dry oxidation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 54 (5), pp.2878-2880. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.332286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised analysis of dry oxidation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 54 (5), pp.2878-2880. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.332286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of mobility edge in degenerate SOS films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tsamakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Papatriantafillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rokofillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 16 (22), pp.4479-4485. </w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/16/22/020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des propriétés de transport électrique dans le silicium sur isolant — Utilisation du pouvoir thermoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 17 (3), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01982001703013300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00244981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopower of a quasi-two-dimensional electron gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kamarinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 114 (2), pp.K105-K110. </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.2221140259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (360)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic electronics for quantum computing ICs: what can bring FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electrochemical Society, May 2023, Boston MA, United States. pp.149, </w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/11101.0149ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Self-Heating Effect in InGaAs HEMTs for Quantum Technologies Down to 10K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Zota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48203.2023.10118294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Variability in 2-levels Stacked Nanowire Gate All Around P-type Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Woo Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th IEEE Electron Devices Technology &amp; Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Seoul, South Korea. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM55494.2023.10103067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependant gate oxide TDDB model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">irps 2022 6 IEEE International Reliability Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dallas, United States. pp.P25-1-P25-5, </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48227.2022.9764503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization and modeling of FDSOI MOSFETs for Cryo-Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low Temperature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matera, Italy. pp.10.1109/WOLTE55422.2022.9882859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04285226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth electrical characterization of deca-nanometer InGaAs MOSFET down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunjung Cha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 52nd European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC55479.2022.9947142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDSOI for cryoCMOS electronics: device characterization towards compact model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Francisco, United States. pp.827, </w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM45625.2022.10019322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04249903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of free carriers and surface traps on semiconducting piezoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jenaro Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manojit Pusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International on-line Conference on Nanogenerators and Piezotronics, NGPT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Lambert-W Function based modeling of FDSOI five-gate qubit MOS devices down to cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Apra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréd Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS - 2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Caen, France. </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04449211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable method for low field temperature dependent mobility extraction at Al2O3/GaN interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rrustemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.295-298, </w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the difference between ID(VG) and C(VG) pBTI shifts in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monterey, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04951884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy transducers based on semiconducting piezoelectric nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jenaro Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRM2021 Materials Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Yokohama ( virtual ), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature behavior of FD-SOI MOSFETs from micro- to nano-meter channel lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Low Temperature Electronics ( WOLTE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOLTE49037.2021.9555451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Kubo-Greenwood modelling of FDSOI MOS devices down to deep cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra Di Santa Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Caen, France. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pinch to Detect”: A Method to Increase the Number of Detectable RTN Traps in Nano-scale MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERILOR: A Verilog-A Model of Lorentzian Spectra for Simulating Trap-related Noise in CMOS Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-related pBTI degradation mechanisms in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States. pp.23.6.1-23.6.4, </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9371938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04904298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic capacitance analysis in short channel GaN MIS-HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mota Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2021 - IEEE 51st European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC53440.2021.9631820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough investigation of low frequency noise mechanisms in AlGaN/GaN and Al$_2$O$_3$/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM2021 - IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States. pp.39.4.1-39.4.4, </w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Performance of a Fully Integrated 3D Sequential Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.25.1.1-25.1.4, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of series resistance on the experimental extraction of FinFET noise parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 33rd International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Edinburgh, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS48187.2020.9107908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Variability Measurements of 28 nm FDSOI MOSFETs down to 4.2 K for Cryogenic CMOS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 33rd International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS48187.2020.9107906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature high voltage analog devices in a 3D sequential integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tataridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on VLSI Technology, Systems and Applications (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Hsinchu, Taiwan. pp.155-156, </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-TSA48913.2020.9203691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability evaluation of 28nm FD-SOI technology at cryogenic temperatures down to 100mK for quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cardoso Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28nm FDSOI CMOS Technology (FEOL and BEOL) Thermal Stability for 3D Sequential Integration: Yield and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04521647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Operation-Regime Characterization and Modeling of Drain Current Variability in Junctionless and Inversion-Mode FDSOI Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Honolulu, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSITechnology18217.2020.9265036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04905872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poisson-Schrödinger simulation of inversion charge in FDSOI MOSFET down to 0K - Towards compact modeling for cryo CMOS application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2020 - Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS49407.2020.9365297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nBTI degradation on GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.4.3.1-4.3.4, </w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-unction based methodology for accurate statistical extraction of HEMT device parameters for GaN technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Kom Kammeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS 2020 - Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS49407.2020.9365637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03167130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization Methodology and Physical Compact Modeling of in-Wafer Global and Local Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.17.1.1-17.1.4, </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-tier Dynamic Coupling and RF Crosstalk in 3D Sequential Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lugo-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.3.4.1-3.4.4, </w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gate Length on pBTI in GaN-on-Si E-Mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04797646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of OTS based back-end selector with HfO 2 OxRAM for crossbar arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 11th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Monterey, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2019.8739746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04797602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Variability of 1S1R OxRAM-OTS for High Density Crossbar Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.35.3.1-35.3.4, </w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Characterization and Modelling of Gate-Induced Drain Leakage Variability in Advanced FDSOI Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, San Jose, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S46989.2019.9320739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of semiconducting nanonets for the 3D CMOS integration of biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.T. Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2N : journées nationales des nanofils semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series Resistance Effects on the Back-Gate Biased Operation of Junctionless Transistors (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Jeong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gyu-Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. Actes pp. 36-37, </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of X-ray Photoelectron Spectroscopy under bias and its application to determine band-energies and dipoles in the HKMG stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.17.6.1-17.6.4, </w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04805567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wet treatments on the electrical properties of Al2O3/GeSn MOS capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EMRS Fall Meeting 2019 (Varsovie, Pologne), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Noise and Random Telegraph Noise in Nanoscale Devices: Modeling and Impact on Circuit Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field-Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. Actes pp. 132-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of gate length on pBTI in GaN-on-Si E-mode MOSc-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abygael Viey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.7A.1 session WB GaN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-Terminal Method for Oxide and Semiconductor Trap Characterization in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Chi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2019, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in surface-treated AlGaN/GaN HFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki-Sik Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Hyeok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.77-80, </w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low-temperature CoolcubeTM process on the performance of FDSOI Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.5.4, </w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2018.8640190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Reliability of a Fully Integrated 3D Sequential Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Honolulu, United States. pp.75-76, </w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2018.8510625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of wafer level process variability in advanced FD-SOI devices using split C-V and gate current data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of Systems and Parameter Extraction Working (MOS-AK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSDERC/ESSCIRC, Sep 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance & reliability of 3D architectures (πfet, Finfet, Ωfet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Burlingame, United States. pp.6F.3-1-6F.3-6, </w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2018.8353647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of nanonet-based field-effect transistors in the presence of percolating effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoelectronics and Smart Systems Technologies for Future Applications (Joint SiNano-NEREID-Nanonets2Sense-Convergence Workshop at ESSDERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping profile extraction in thin SOI films: application to A2RAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tcheme Wakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02270895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Low Frequency Noise Characterization of InGaAs MOSFETs and FinFETs on Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fompeyrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ESSDERC - 48th European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.166-169, </w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of frequency-dependent impedance in pseudo-MOSFET on thin SOI film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.221-224, </w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-Contained Defect-Aware Module for Realistic Simulations of LFN, RTN and Time-Dependent Variability in FD-SOI Devices and Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.20.3, </w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2018.8640191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression of top surface charge sensitivity in fully depleted semiconductor on insulator MOS transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanometerials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and in depth characterization of low-voltage organic thin film transistors based on low-k/high-k bilayer dielectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serbutoviez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in large-Area Electronics Conference (InnoLAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of RRAM endurance statistical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2018, San Diego, United States. pp.13.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tunnel FET architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Colinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of 2D percolating silicon-nanonet field-effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CMOS TiN Metal Gate Process on Microstructure and Its Correlation with Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 MRS Fall Meeting &amp; Exhibit: Symposium PM07—Plasma-Based Synthesis, Processing and Characterization of Novel Materials for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Sankaran, D. Mariotti, T. Nozaki, C.C. Wu, Nov 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of back barrier depth and conductivity on the dynamic Ron and substrate ramping behavior of GaN Schottky diodes on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vandendaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gate Current Wafer Level Variability in Advanced FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 ESSDERC - 48th European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of CBRAM endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alfaro Robayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on VLSI Technology, Systems and Application (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Hsinchu, Taiwan. pp.115-116, </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2018.8403856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on device level TDDB at GHz speed in advanced CMOS nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Integrated Reliability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fallen Leaf Lake, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Micout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burlingame, CA, United States. pp.24.3, </w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2017.8309220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of La and Al addition used for threshold voltage shift on the BTI reliability of HfON-based FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.2B-2.1-2B-2.7, </w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic evaluation of the split C-V based parameter extraction methodologies for 28 nm FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.59-63, </w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating assessment and cold current extraction in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burlingame, United States. pp.6.4, </w:t></w:r><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2017.8309239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of C-V global variability for 28 nm FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI-ULIS - 2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.132-135, </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature investigation of electron transport properties in 2DEG AlGaN/AlN/GaN MIS-HEMT wafer adapted from four-point probe technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of Insulating Films on Semiconductors (INFOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of percolating silicon nanonet FETs for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.23-26, </w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First SOI Tunnel FETs with low-temperature process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaz Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-M. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise EOT regrowth extraction enabling performance analysis of Low Temperature Extension First devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Micout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ESSDERC - 47th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2017.8066612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01525266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects in 3D sequential technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Triantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, United States. pp.7.6.1-7.6.4, </w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low power 1T-DRAM in FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ch. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Insulating Films on Semiconductors (INFOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Dipoles in Gate-Stack/FDSOI Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushpendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">232nd ECS Meeting: 15th Symposium on Seminconductors, Dielectrics and Metals for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, S. De Gendt, M. Houssa K. Kita and D. Landheer, Oct 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Micout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, United States. pp.32.2.1-32.2.4, </w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the geometry dependence of BTI in 3D technologies based on experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.T134-T135, </w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIT.2017.7998152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microsecond time resolved current collapse test setup dedicated to GaN-based Schottky diode characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RTN and TDDS methods for trap extraction in trigate nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Monterey, United States. pp.3E-4.1-3E-4.6, </w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2017.7936297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis on low temperature gate stack process steps for 3D sequential integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M.V. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Burlingame, United States. pp.24.2, </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2017.8309219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature measurements on organic thin film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 E-MRS Spring Meeting: Symposium L:New materials for organic electronics: from synthesis to processing, characterization and device physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Muller, E. Von Hauf, M. Caironi, M. Sommer, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characterization and modeling of drain current local and global variability in 14 nm bulk FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.41-45, </w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of GeSn surface wet treatment for prior to Atomic Layer Deposition of High-k Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium PM03 : Interfaces and Interface Engineering in Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Chen, E. Bitzek, M.T. Perez Prado, D. Rowenhorst, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of strain on access resistance in planar and nanowire CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.T224-T225, </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/VLSIT.2017.7998180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and integration of group IV nanowires for Tunnel FET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Conference on Materials Research (CCMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Jeju island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel C-V measurements based method for the extraction of GaN buffer layer residual doping level in HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of access resistance on New-Y function methodology for MOSFET parameter extraction in advanced FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.68-72, </w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of ultra-thin body InAs MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fadjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical low-frequency noise characterization in sub-15 nm Si/SiGe nanowire Trigate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the catalytic system towards well-defined donor-acceptor semiconductor polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Oproglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibit on Advanced Materials and Processes (EUROMAT 2017), symposium C.11 Processes and Materials for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Tsoukalas, M. Fanciulli and A. Claverie, Sep 2017, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature investigation of electron transport properties in 2DEG AlGaN/AlN/GaN MIS-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Nifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WoDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Characterization of Hole Mobility in Sub-14nm Gate Length Si 0.7 Ge 0.3 Tri-Gate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Low Temperature Electronics (WOLTE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-induced dynamic variability in nano-scale CMOS SRAM cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouenes Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalabos Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPIDO Testing of Assisted Write and Read operations for Ultra-Low Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W07 International Workshop on Emerging Memory Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of low thermal processes on reliability of HK/MG stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemisia Tsiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-M. V. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WoDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping Solutions for Advanced CMOS high-k / metal Gate Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT’s 2nd Annual World Congress of Smart Materials-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of NBTI permanent and recoverable components variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States. pp.XT-08-1-XT-08-6, </w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation in nanowire transistors: Physical mechanisms, width dependence and impact of Self-Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.39-40, </w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2016.7573374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance CMOS FDSOI devices activated at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2016.7573407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved analysis of NBTI relaxation behavior based on fast I–V measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, South Lake Tahoe, United States. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2016.7904908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New access resistance extraction methodology for 14nm FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.70-75, </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain current local variability from linear to saturation region in 28nm bulk NMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.92-95, </w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBE-grown oxides-based resistive switching memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Najjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop on Dielectrics in Microelectronics (WoDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in electrical characterization of nano devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEREID Domain Workshop: Task "Nanoscale FETs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Balestra and Anda Mocuta, Sinano Summer School 2016, Oct 2016, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical CBRAM (V-CBRAM): From Experimental Data to Design Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 8th International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2016.7495296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier stress: Aging modeling and analysis of defect location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States. pp.5A-4-1-5A-4-6, </w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPIDO Testing and Modeling of Assisted Write and Read Operations for SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 25th North Atlantic Test Workshop (NATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Providence, United States. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NATW.2016.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust EOT and effective work function extraction for 14 nm node FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding RRAM endurance, retention and window margin trade-off using experimental results and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.4.5.1-4.5.4, </w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characterization of drain current local and global variability in sub 15nm Si/SiGe Trigate pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective work function engineering by sacrificial lanthanum diffusion on HfON-based 14 nm NFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dabertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Resistance Drift of Polycrystalline Phase-Change Materials by Low Frequency Noise Measurementtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium Y: Phase-Change Materials for Data Storage, Cognitive Processing and Photonics Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Agarwal, H.Y. Cheng, R. Mazzarello, R. Simpson, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02051740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of mobility and current enhancement in sub-14nm strained SiGe FD-pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRDi CNRS Mecano: Mechanical Issues for Advanced Electron Devices Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Mouis, O. Thomas, E. Zschech, C. Paitel, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of epitaxy and gate deposition process on Ron resistance of AlGaN/GaN-on-Si HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 27th IEEE International Symposium on Power Semiconductor Devices &amp; IC's (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hong Kong, China. pp.261-264, </w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2015.7123439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full front and back split C-V characterization of CMOS devices from 14nm node FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.4, </w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between recoverable and permanent NBTI variability components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, United States. pp.87-90, </w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Ta2O5-Based Hybrid OXRAM-CBRAM Including a Ti Layer to Generate Oxygen Vacancies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gassilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance low temperature activated devices and optimization guidelines for 3D VLSI integration of FD, TriGate, FinFET on insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.T50-T51, </w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2015.7223699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective work function modulation by sacrificial aluminium on HfON-based 14nm devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez-Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Domengie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Insulating Films on semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Udine, Italy. pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1T1R test vehicle for RRAM nanosecond-range switching-time resolution and reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, CA, United States. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation modeling of short-channel n-FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 73rd Annual Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.183-184, </w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC.2015.7175617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New LFN and RTN analysis methodology in 28 and 14nm FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. pp.XT.1.1-XT.1.6, </w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full front and back gate voltage range method for the parameter extraction of advanced FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 73rd Annual Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.115-116, </w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC.2015.7175582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical understanding of low frequency degradation of NMOS TDDB in High-k metal gate stack-based technology. Implication on lifetime assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. pp.5A.5.1-5A.5.5, </w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of OxRAM variability from low to high resistance state using a stochastic trap assisted tunneling-based resistor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.125, </w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and electrical characterisations of Si/Si1-xGex nanowires Tunnel FET device : impact of Germanium concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 MRS Spring Meeting &amp; Exhibit: Symposium S: Semiconductor Nanowires and Devices for Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Arbiol, K. Dick Thelander, M. Filler, A. Fontcuberta, Q. Xiong, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01998244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation modeling of short-channel n-FinFETs suitable for circuit applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Modern Circuits and Systems Technologies (MOCAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the FP7 Marie Curie IAPP Project FTK, the Greek National projects NANOTRIM and NANOMOS and the Micro &amp; Nano Scientific Society, May 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier degradation mechanisms of short-channel FDSOI n-MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 73rd Annual Device Research Conference (DRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, United States. pp.163-164, </w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC.2015.7175607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the potentialities of Vertical Resistive RAM (VRRAM) for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.17.2.1-17.2.4, </w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of OxRAM-based synapses variability on convolutional neural networks performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH´15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01839851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of Si and Si/SiGe Nanowires Tunnel Field-Effect-Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Periwal.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication (JNTE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Carrier Stress modeling: From degradation kinetics to trap distribution evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Torrente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, United States. pp.134-137, </w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise statistical characterization of 14nm FDSOI technology node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-K. Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Trigate-On-Insulator MOSFET aspect ratio with MASTAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.242-245, </w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DVLSI with CoolCube process: An alternative path to scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.T48-T49, </w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSIT.2015.7223698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of analytical compact drain current model for28 nm FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Karatsori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tsormpatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Modern Circuits and Systems Technologies (MOCAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the FP7 Marie Curie IAPP Project FTK, the Greek National projects NANOTRIM and NANOMOS and the Micro &amp; Nano Scientific Society, May 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the W scaling on bias temperature instability in nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Insulating Films on semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Udine, Italy. pp.243-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Advanced CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Modern Circuits and Systems Technologies (MOCAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the FP7 Marie Curie IAPP Project FTK, the Greek National projects NANOTRIM and NANOMOS and the Micro &amp; Nano Scientific Society, May 2015, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact model for performance and process variability assessment in 14nm FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2015.7106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS roadmap analysis from the perspective of III-V technology using MASTAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel sheet resistance measurement on AlGaN/GaN HEMT wafer adapted from four-point probe technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2015.7106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the SET and RESET states drift of phase-change memories by low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. pp.MY.1.1-MY.1.5, </w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of short-channel effects on velocity overshoot in MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.521-524, </w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gate pattern measurement for evaluating the BTI degradation in circuit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Waikoloa, United States. pp.5D.1.1-5D.1.5, </w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2014.6860670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability-tolerant Convolutional Neural Network for Pattern Recognition applications based on OxRAM synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.28.4.1-28.4.4, </w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01839848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field and universal mobility in high-k metal gate UTBB-FDSOI devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.8 - 13, </w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature characterization of Hall and effective mobility in junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 11th International Workshop on Low Temperature Electronics (WOLTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grenoble, France. pp.85-88, </w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOLTE.2014.6881032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and Electrical Characterisation of Si/SiGe Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting: Symposium X: Materials Research for Group IV semiconductors: Growth, Characterization &amp; Techno, Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Kissinger, S. Pizzini, H. Yamada-Kaneta, C. Clayes, D. Yang and G. Wilson, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Hiblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for modeling drain current process variability applied to FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of the spacer region to explain short channels mobility collapse in 28nm Bulk and FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBB FD-SOI front- and back-gate coupling aware random telegraph signal impact analysis on a 6T SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C Akyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.7a.3, </w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of dynamic variability in 28nm FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.214-217, </w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching of HfO2-based metal-insulator-metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Recherche Inter Écoles Centrales (CRIEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nFET FDSOI activated by low temperature solid phase epitaxial regrowth: Optimization guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.6a.3, </w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascode configuration as a substitute to LDE MOSFET for improved electrical mismatch performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.238-242, </w:t></w:r><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of TDDB &amp; PBTI with OTF monitoring methodology in high-k/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Waikoloa, United States. pp.GD.6.1-GD.6.4, </w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2014.6861149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical understanding of Forming, SET and RESET operations in Conductive Bridge RAM (CBRAM) for memory stack optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.6.5.1-6.5.4, </w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2014.7046997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Telegraph Signals on 6T high-density SRAM in 28nm UTBB FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaya Can Akyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Turgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.94-97, </w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth characterization of hole transport in 14nm FD-SOI pMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.6a.4, </w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport in thin film transistors with In-Zn-O channels doped with post-transition metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GdR OXYFUN " Oxydes fonctionnels : du matériau au dispositif "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth characterization of electron transport in 14nm FD-SOI nMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minju Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) In Depth Study of Ge Impact on Advanced SiGe PMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">226th ECS and SMEQ Joint International Meeting: 12th Symposium on Semiconductors, Dielectrics and Metal for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kar, M. Houssa, H. Jagannathan, K. Kita, D. Landheer, D. Misra and S. Van Elshocht, Oct 2014, Cacun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Electrical Characterization of tunnel FET Devices Based on Si/SiGe Heterojunction PIN nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Fall Meeting: Symposium B: Materials for Optics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Ben Assayag, M. Perego and P. Pellegrino, Sep 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of technological device parameters by low-frequency noise investigation in SOI omega-gate nanowire NMOS FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Iwai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.57-60, </w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of HfO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/Ti based vertical RRAM - Performances and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piccolboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F Nodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 14th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Jeju Island, South Korea. pp.134-138, </w:t></w:r><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS.2014.7060867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically improved high performance solution processed indium gallium zinc oxide thin-film transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benwadih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 E-MRS Spring Meeting Symposium I - Solution processing and properties of functional oxide thin films and nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.E. ten Elshof, N. Mestres, A. Hardy, B. Malic, G.L.Brennecka, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Technological and Geometrical Parameters on Low-Frequency Noise in SOI Omega-Gate Nanowire NMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koyama M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassé M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquand R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barraud S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on VLSI Technology, Systems and Apllications, Proceedings of Technical Program (2014 VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Taiwan, China. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2014.6839653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis &#x2014; Prediction method for nanoscale triple gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Messaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fasarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikolaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 29th International Conference on Microelectronics (MIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Belgrade, Serbia. pp.99-102, </w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIEL.2014.6842095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobility enhancement strategy for sub-14nm power-efficient FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.7.2.1-7.2.4, </w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in accesses optimization for nFET low temperature Fully Depleted Silicon On Insulator devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sklenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 14th International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Shanghai, China. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of mobility in advanced FD-SOI n-MOSFETs under interface coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouis M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josse E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatch trends in 20nm gate-last bulk CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ricq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stockholm, Sweden. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2014.6813916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of 14nm FDSOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 11th International Workshop on Low Temperature Electronics (WOLTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grenoble, France. pp.29-32, </w:t></w:r><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOLTE.2014.6881018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the impact of source/drain regions on short channel effects in MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutta T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pananakakis G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency noise behavior of n-channel UTBB FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2013 (Int. Conf. on Noise and Fluctuations, Montpellier, France (June 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Field Transport Characterization in Nano MOSFETs using 10GHz capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Washington, United States. pp.192-195, </w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2013.6724583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters extraction in SiGe/Si pMOSFETs using split CV technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroux C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rideau D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toffoli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimization of Ebeam Lithography Using Hydrogen Silsesquioxane (HSQ) for Innovative Self-Aligned CMOS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pradelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and interface characterization in ultra-thin body MOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain transfer structure as a mobility booster for fully-depleted SOI MOSFETs at the 10nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe J.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of back biasing on the effective mobility in UTBB FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben-Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden-Grenoble: Technology, Design, Packaging, Simulation and Test International Conference and table Top Exhibition (ISCDG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dynamic variability on SRAM functionality and performance in nanoscaled CMOS technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Monterey, CA, United States. pp.389-393, </w:t></w:r><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2013.6532008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative simulation of TriGate and FinFET on SOI: Evaluating a multiple Threshold voltage strategy on triple gate devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE SOI-3D-Subthreshold Microelectronics Technology unified conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Monterey (CA), United States. </w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2013.6716523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical simulation and characterization of random networks of conducting 1D structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Kyu Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first meeting on Transparent Conducting Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the frequency dependence of TDDB in high-k/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Federspiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, South Lake Tahoe, CA, United States. </w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIRW.2013.6804142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet resistance measurement on AlGaN/GaN wafers and dispersion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland. pp.P.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of low frequency noise and noise variability through CMOS bulk technology nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Dimitriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2013 (Int. Conf. on Noise and Fluctuations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methodology for 2D random network of CNTs field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo Min-Kyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouis M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gyu-Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Un Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. pp.197-200,, </w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2013.6523518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Ω-gate SOI nanowire N- and P-FET down to 10nm gate length: Size- and orientation-dependent strain effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on VLSI Technology: Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kyoto, Japan. pp.T230-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for drain current local variability characterization using Y function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICMTS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Osaka, Japan. pp.99-103, </w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2013.6528153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative through-Si 3D lithography for ultimate self-aligned planar Double-Gate and Gate-All-Around nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquand R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monfray S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barraud S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvet C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Symposium on VLSI Technology: Digest of Technical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kyoto, Japan. pp.T226-T227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-Last Integration on planar FDSOI for low-VTp and low-EOT MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland. pp.6.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ge impact on VT and VFB in Si1-xGex/Si pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cracow, Poland. pp.15.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-enhanced performance of Si-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Device Scaling on Low-Frequency Noise in SOI Tri-Gate N- and P-Type Si Nanowire MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bucarest, Romania. pp.303-307, </w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2013.6818878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Integration and electrical characterisation of Silicon Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Frequency Noise in SOI Tri-gate Si Nanowire MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2013 (Int. Conf. on Noise and Fluctuations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the short channel effects increase in III-V nMOSFET technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of front-back gate coupling on low frequency noise in 28 nm FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2012 - 42nd European Solid State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France. pp.334-337, </w:t></w:r><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2012.6343401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-back gate coupling effect on 1/f noise in ultra-thin Si film FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.223-226, </w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6360011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Understanding of Program Injection and Consumption in Ultra-Scaled SiN Split-Gate Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 4th IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Milan, France. </w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2012.6213686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameter extraction method based on split C-V for FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Akkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2012.6343372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of split-gate charge trap memories down to 20nm for low-power embedded memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2011.6131522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Radio Frequency Physical Vapor Deposition target material used for LaOx cap layer deposition in 32nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. materials for advanced metallization, MAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Malines, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility characterization in advanced FD-SOI CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Resistance in Top Gate / Bottom Contact OTFTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Organics Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hot carrier stress on small signal MOSFET RF parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Integrated Reliability Workshop IRW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the role of H-related defects in Al2O3 blocking layer on charge-trap memory retention by atomistic simulations and device physical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEDM 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, CA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and low frequency noise characterization of P-type polymer and N-type small molecule OFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chroboczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Surface Roughness Scattering in FinFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chiarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterisation of SOI nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOS Transistor Matching at Low Temperature for Analog Circuit Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Workshop on Low Temperature Electronics, WOLTE 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature characterization of different deep submicron SOI and FinFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Workshop on Low Temperature Electronics, WOLTE 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Thin (4nm) Gate-All-Around CMOS devices with High-k/Metal for Low Power Multimedia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of 3D Silicon nanowire SONOS memory characteristics by TCAD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Extraction of Nano-Scale MOSFETs Using Modified Y Function Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered HfSiON-based tunnel stacks for voltage reduction and improved reliability in TANOS memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2010 International Symposium on VLSI Technology, System and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Hsin Chu, France. </w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2010.5488949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of device variability in advanced CMOS technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Difrenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. workshop on Simulation and Characterization of Statistical CMOS Variability and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized SOI Logic and Bulk I/O devices co-integration for Low Power System-on-Chip Technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VLSI Technology, Systems and Applications (VLSI-TSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Localized SOI/Bulk technology for Low Power System-on-Chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VLSI symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved extraction of effective electric field and hole mobility in Ge and GeOI MOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Soft Breakdown MOSFETs Compact Model: From Experiments to Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, ESREF 2010,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Monte CassinO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel characterization of fully-depleted GeOI pMOSFET by magnetoresistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Issues for Analog Design with a 0.18 µm CMOS Technology at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Workshop on Low Temperature Electronics, WOLTE 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Workshop on silicon nanowires (NANOSIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Space, Quantum Capacitance and Inversion Capacitance in Si, Ge, GaAs and In0.53Ga0.47As nMOS Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Variability in 45nm Heavily Pocket-implanted Bulk MOSFET: Characterization and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DC to RF MOSFET reliability (45mn).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Localization During Program and Retention in NROM-like Nonvolatile Memory Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stacked SONOS technology, up to 4 levels and 6nm crystalline nanowires, with gate-all-around or independent gates (Φ-Flash), suitable for full 3D integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vizioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting, Baltimore,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of accumulation-mode suspended gate MOSFET and process challenges for very low operating power devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Previtali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference proceedings to be published, IEEE, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Organic Material FETs by Combined Static and Low Frequency Noise Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukagoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pisa, Italy. pp.163-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide Soft BreakDown : From Device Modeling to Small Circuit Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Solid-State Circuit Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift-diffusion and Ballistic Mobility Characterization in Nano CMOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanoélectronique, Atelier, De la réalité et de l'intérêt du transport balistique dans les composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Transport in Spin Coated Ultra Thin Polycrystalline Pentacene Organic Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Balitimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Effects in Silicided and Metal Gate MOSFETs. ULIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gámiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Germany. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la compréhension du transport quasi ballistique dans les composants MOS avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nanoélectronique, Atelier, De la réalité et de l'intérêt du transport balistique dans les composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ohmic Contacts on Space Charge Limited Currents in Au / Pentacene / Au Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gwoziecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for MOSFET Device Optimization accounting for L-dependent Mobility Degradation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference workbook.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical noise in semiconductor devices - Case of CMOS technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global e-workshop on semiconductor technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/f Noise Modeling at Low Temperature with the EKV3 Compact Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTI Nanotech 2009, Workshop on Compact Modeling (WCM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Houston, United States. pp.636-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Boosters for Advanced SOI CMOS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Workshop on 'Frontiers in Electronics' (WOFE 09),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rincon, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mismatch Measure Improvement Using Kelvin Test Structures in Transistor Pair Configuration in Sub-Hundred Nanometer MOSFET Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Oxnard, United States. pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique to Extract the Gate Bias Dependent S/D Series Resistance of Sub-100nm MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VLSI Technology, Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Hsinchu, Taiwan. pp.109 - 110, </w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTSA.2009.5159314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Atomistic to Device Level Investigation of Hybrid Redox Molecular/Silicon Field-Effect Memory Devices IMW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">to be published (IEEE Conference Proceedings, 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Monterey, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the dipole at the High-k/SiO2 interface in advanced metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Insulating Films on Semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for MOSFET Device Optimization accounting for L-dependent Mobility Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanoelectronics Workshop (SNW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kyoto, Japan. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Transport characterization of nano CMOS devices with ultra-thin silicon film.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">to be published, IEEE Conference Proceedings (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pockets engineering impact on mismatch performance on 45nm MOSFET technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Mezzomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Aachen, Germany. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la balisticité du transport dans les transistors nMOS contraints sur silicium massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GdR Nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orsay, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Insight into Ballisticity of Transport in Strained Bulk MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on VLSI Technology (VLSI Symposium),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain sensitivity of gate leakage in biaxially strained FD-SOI nMOSFETs: a benefit for the performance trade-off and a novel way to extract the strain-induced band offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Insulating Films on Semiconductors (INFOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Prospects of RF Oscillators Using Silicon Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise in a 0.18 µm Mixed-Mode CMOS Technology at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between mobility and high-k interface properties in advanced Si and SiGe nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Balitimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility enhancement by CESL strain in SOI MOSFETs. Euro-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Transport Mechanisms through HfO2 Gate Stacks in nMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Device Research Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.169-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Coulomb Scattering on the Characteristics of Nanoscale Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Accumulation-Mode Suspended-Gate MOSFET: Impact of adhesion forces on electro-mechanical characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deleonibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ULIS conference, Udine, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Electrical Characterization of eXtra-strained FD-SOI n-MOSFETs with TiN/HfO2 gate stack for the 32nm Technology Node.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Low Temperature Electronics, WOLTE 8, Jena/Gabelbach, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and Limits of Charge Pumping Measurement for Addressing Trap Generation in High-K/SiO2 Dielectric Stacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IRPS 2008, Phoenix, Arizona, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Progressive Soft Oxide Breakdown on MOS Parameters: Experiment and Modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog-Digital Circuit Design at Low Temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Low Temperature Electronics, WOLTE 8, Jena/Gabelbach, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact etch stop a-SixNy:H layer: a key factor for single polysilicon flash memory data retention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Monitor Metal-Insulator-Metal (MIM) Capacitors Dielectric Reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Microelectronics, MIEL, Nis, Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nis, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15nm-diameter 3D Stacked Nanowires with optional Independent Gates operation (?FET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jublot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maffini-Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Molecular Linker on Charge Transfer Rate in Hybrid Molecular (Ferrocene)/Silicon Field Effect Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE NVSMW / 3rd ICMTD '08, Club Méditerranée, Opio, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSIL Network of Excellence: Silicon-based nanostructures and nanodevices for long-term nanoelectronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mantl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2008), Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Approach for Reliability Study of Fully Self Aligned SiGe:C 250GHz HBTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwartzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Reliability Workshop IRW, Lake Tahoe, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of nanoelectronics in Minatec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited paper, Workshop on advances in nanoelectronics, Kuwait City, Kuwait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kuwait, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing Bulk Transistor with Conventional SiON Gate Oxide for Low Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM 2008), Tokyo, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxide Progressive Soft Breakdown: Experiment and Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fringe workshop ESSDERC 08, Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physical Model for ultra-scaled 3D Nitride-Trapping Non-Volatile Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Electron Devices Meeting 2008, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Inside Spacer Process on Fully Self-Aligned 250 GHz SiGe:C HBTs Reliability Performances: a - Si vs. Nitride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monsieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2008, Maastricht, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Influence of Fin Corner Rounding in 3D Nanocrystal Flash Memories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE NVSMW / 3rd ICMTD '08, Club Méditerranée, Opio, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Tunneling Current through SiO2-HfO2 Stacks in MOS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Bulk+ Technology using TiN/Hf-based gate stack for Low Power Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Symposium on VLSI Technology, Hawai, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electron Mobility in HfO2/TiN MOSFETs: The influence of HfO2 thickness, Temperature and oxide charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Majhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Semiconductor Interface Specialists Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCS 2008, The International Symposium on Compound Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New characterization methods for nanoMOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGAS 2008, Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Analysis in HfO2/SiO2 gate oxide Fully-Depelted SOI Transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of the Ion-Ioff Performances of Nano nMOSFETs with Alternative Channels Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, EUROSOI, France. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of charge trapping memories with high-k control dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Advanced Gate Stack Technology, Austin, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobility Extraction Method for 3D Multichannel Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Ferrocene/Silicon Hybrid Memories: Influence of the Chemical Linkers and Device Thermal Stability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of advanced nano-scale MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinano School, Bertinoro, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2 Interfacial Layer as The Origin of The Breakdown of High-k Dielectric Stacks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Dielectrics in Microelectronics, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, -, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct comparison of Si/High-K and Si/SiO2 channels in advanced FD SOI MOSFETs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International SOI Conference, New Paltz, New York USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-Scattering in Quasi Ballistic NanoMOSFETs: The role of Non Thermal Carrier Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Y-Function-Based Methodology for Accurate Extraction of Electrical Parameters on Nano-Scaled MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Microelecronics Test Structure, ICMTS, Edinburgh, Scotland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-to-Drain vs. Band-to-Band Tunneling in Ultra-Scaled DG nMOSFETs with Alternative Channel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scaling on electrostatics of germanium-channel MOSFET-analytical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouydebasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Silicon Nanoelectronics Workshop, Honolulu, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of a HTO/Al2O3 Bi-Layer Blocking Oxide in Nitride-Trap Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Solid-State Device Research Conference (ESSDERC'08), Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silicon nitride CESL on NLDEMOS transistor reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2008, Maastricht, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOSIL Network of Excellence : silicon-based nanostructures and nanodevices for long-term nanoelectronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leadley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mantl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2008, Symposium I : Front-end junction and contact formation in future Silicon/Germanium based devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic fixed charge and trapping properties of HfAlO interpoly dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Memory Technology and Design (ICMTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability characteristics of 150GHz fT/fmax Heterojunction Bipolar Transistors under reverse, forward and mixed-mode stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Reliability Workshop 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stanford Sierra, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined electrical analysis of two charge states transition characteristic of &amp;quot;borderless&amp;quot; silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoDIM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Catania, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain and Gate Current Low Frequency Noise in Biaxially Strained Siliconn-MOSFETs with Ultrathin Gate Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boutchacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotniki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscaled MOSFET transistors on strained Si, SiGe &amp; Ge layers: some integration and electrical feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">210th Meeting of The Electrochemical Society, symposium "SiGe and Ge: Materials, Processing, and Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Cancun, Mexico. pp.# 1496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of Single and Multi Gate Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Summer School on Advanced Microelectronics MIGAS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du Formalisme Dérive Diffusion en Régime Quasi Ballistique pour la Modélisation Analytique des Composants MOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nano, Journées " Simulation et Caractérisation "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on Stress Induced Leakage Current on SiO2/HfO2 stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Film Thickness on LF Noise in SOI Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials (SSDM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan, Japan. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Performance in TiN/HfO2 Fully Depleted SOI nMOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, USA, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth Investigation of Hf-based High-k Dielectrics as Storage Layer of Charge-Trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brianceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVMsIEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mobility nanometer-scaled CMOS: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International SiGe Technology and Device Meeting (ISTDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial and PBTI-induced traps and charges in Hf(Six)Oy / TiN stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODIM 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise and Fluctuations in sub 0.1µm Bulk and SOI CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIEL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nis, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la mobilité effective dans les DG MOSFET quasi-balistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxxx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise in advanced CMOS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Symp. On System construction of global network oriented information electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a single grain boundary in the polycrystalline silicon gate on sub 100nm bulk MOSFET characteristics - Implication on matching properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection Velocity Optimization in Quasi-Ballistic Si-nMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Raphay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanoelectronics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Segregation and Electrical Studies of Heavily Arsenic and Phosphorus in situ Doped Epi and Poly Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rubaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-International-SiGe-Technology-and-Device-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, CANCUN, Mexico. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of mobility enhancement in short-channel ultra-thin body double-gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Solid-State Device Research Conference (ESSDERC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genève, Switzerland. Actes pp. 367-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport parameter extraction in short channel MOS transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface coupling on the mobility in FDSOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Com à NATO Advanced Research Workshop on Nanoscaled Semiconductor-On-Insulator Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ukraine, Ukraine. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emitter resistance mismatch on base and collector current matching in bipolar transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Vildeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICMTS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology for the Characterization of Avt MOSFET matching parameter dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICMTS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum effects influence on thin silicon film capacitor-less DRAM performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ranica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, New York, United States. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-thin fully-depleted SOI MOSFETs: special charge properties and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eminente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise in Multi-Gate SOI CMOS Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D integration process for highly scalable Nano-Beam stacked-channels GAA (NBG) CMOSFETs with HfO2/TiN gate stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isheden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Drain Current analytical modeling of Single Gate Fully Depleted SOI or SON MOSFETs in the Quasi Ballistic Regime of Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Niagara Falls, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Body Effects in 90nm Partially Depleted MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULIS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface coupling on the mobility in FD-SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO International Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ukraine, Ukraine. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interface defects and bulk charges in metal gate HfO_2 MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Negara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cherkauoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tsaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Science Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, STRASBOURG, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected mobility degradation for very short devices : A new challenge for CMOS scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of TiN post-treatment on Metal Insulator Metal capacitors performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAM 2006, Materials for Advanced Metallization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Extraction in Double-Gate MOSFETs by Magnetoresistance Technique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Simulation et caractérisation des nanocomposants" du GDR Nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum effects influence on thin silicon film capacitor-less DRAM performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ranica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. SOI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, USA, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Determination of Flat Band Voltage in advanced MOS structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reimbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoDIM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Catania, Italy. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Analysis of Degraded Base Current in SiGe:C HBTs after Reverse and Forward Reliability Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar - BiCMOS Circuits and Technology Meeting (BCTM2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maastricht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2006.311156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale time characterization and analysis of PBTI in HfO2/metal gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRPS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mobility study of DG-GAA MOSFETs down to 40nm gate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI 2005: First Workshop of the Thematic Network on Silicon On Insulator Technology, Devices and Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of high density trench capacitors, and comparison with planar capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les nouveaux oxydes à forte permittivité pour l'intégration dans les semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance Mobility Meaurements in Gate-All-Around SON MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Kennedy Maude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euro-SOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, GRANADA, Spain. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoresistance technique for mobility extration in short channel FD-SOI transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaisantikulwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Solid-State Device Research Conference (ESSDERC'05), ESSDERC 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.569-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extraction method for gate bias dependent series resistance in nanometric double gate transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microelectronic Test Structures - ICMTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Study of Strained SGOI nMOSFETs down to 30nm Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bogumilowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35st European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar glass integrated optical structure based on prism decoupling for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Broquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Integration, Proc. SPIE 5728</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, SAN JOSE CA, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D High Density MIM Capacitors Integrated in BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Solid-State Device Research Conference (ESSDERC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for subband engineering in undoped double gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid State Devices and Materials 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Kobe, Japan. pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Low and High Field Transport in Substrate- and Process-Induced Strained Nanoscaled MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Romanjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on VLSI Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Kyoto, Japan. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Effective Field Impact on the Carrier Mobility in sub-100nm MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deleonibus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ULtimate Integration of Silicon (ULIS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Programming Window Distribution in Multi Nanocrystals Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara De Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Foglio Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pananakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2003.820782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dots size and dots number fluctuations on the electrical characteristics of multi nanocrystal memory devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano crystal memory devices characterization using the charge pumping technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Celibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Irlande, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Characterization and Modeling of FDSOI Transistors for Cryo CMOS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Temperature Technologies [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2021, </w:t></w:r><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.98403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and Fluctuations in Fully Depleted Silicon-On-Insulator MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise in Nanoscale Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Qiang Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by F. Balestra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond‐CMOS Nanodevices 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.25-95, 2014, Nanoscience and Nanotechnology Series, 978-1-84821-655-6 978-1-11898-513-7. </w:t></w:r><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118985137.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and Hole Mobility in Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by J.G. Webster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2014, </w:t></w:r><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W3148.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of silicon nanowire biochemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryan Afzalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Pittino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Balestra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond CMOS Nanodevices 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.43-64, 2014, Nanoscience and nanotechnology series, 978-1-84821-654-9, 978-1-11898-477-2. </w:t></w:r><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118984772.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of End of the Roadmap nMOSFET with Alternative Channel Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale CMOS: Innovative Materials, Modeling and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.287-334, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue of selected papers from &amp;quot;35th ESSDERC Conference&amp;quot;, volume 50, Elsevier Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special issue of selected papers from "35th ESSDERC Conference", volume 50, Elsevier Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guest editors, pp.volume 50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Solid-State Device Research Conference (ESSDERC 05)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Skotnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Solid-State Device Research Conference (ESSDERC 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/Color Press, pp.XX, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and Hole Mobility in Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by J. G. Webster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 1999, 9780471346081. </w:t></w:r><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047134608X.W3148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. IEEE, pp.1-4, 2020, </w:t></w:r><w:hyperlink r:id="rId2208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Noise Characterization of Si Nanonet Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Neuchatel, Switzerland. ICLAB, p180-183, 2019, </w:t></w:r><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Workshop on Low Temperature Electronics (WOLTE 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-1-4799-4841-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH 3 treatments of Hf-based layers for application as NVM active dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grampeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Semiconductor Interface Specialists Conference (SISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04776269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Mohgouk Zouknak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108836" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kom Kammeugne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vauche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108555" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477523500451" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Catapano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Balestra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56439/WJP/2023.1110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/jeee.2120232498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Kom Kammeugne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/jeee.2120232132" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Catapano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3283941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boubenia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac6287" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04921920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledion Rrustemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apr&#224;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serra Di Santa Maria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serra Di Santa Maria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Contamin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108319" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108466" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Oproglidis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Tassis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Karatsori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyun Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gobil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03697387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Young Jeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ghibaudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3172056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tataridou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3178352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3069936" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04952484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108126" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Haendler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Juge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455220v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3082201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Oproglidis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Karatsori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2021.3094510" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contamin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardoso Paz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cluzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108078" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Iniguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arokia Nathan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kloes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Romanjek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3106836" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107949" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3105083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04918499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandendaele" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Jaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerrer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3050127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972351v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3015466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2958457" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3026612" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107820" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02922783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107860" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Sik Im" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Jin An" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.2991164" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tcheme Wakam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107731" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3020284" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Arabi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cluzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rafik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.3016383" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dimitriadis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cortes-Ordonez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haddad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3032082" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904508" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3022607" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Pradeep" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poiroux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107643" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kammler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3021999" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107725" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Juge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab7ab1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyeok Son" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terirama Thingujam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Gil Kim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Hyun Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Man Kang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975599" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321988v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oproglidis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodorou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karatsori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2937159" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113591v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cortes-Ordonez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I&#241;iguez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2906827" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wondwosen Muhea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093266" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.038" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Diaz Llorente" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Colinge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08903.0111ecst" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118352v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arabi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2914362" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010907v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0304" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz Llorente" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colinge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.046" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136323v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07253-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanming Huang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Liu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Zhu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2901315" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067076v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0347" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051071v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Aubin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.8b00099" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Kumar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Domengie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.77" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361447v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113422" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145457v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nifa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torr&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reimbold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.05.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.12.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955057v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pastorek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebbd" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siva Pratap Reddy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caulmilone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2894806" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136328v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.05.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059162v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennamane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5716230" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161716v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Triantopoulos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2919924" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379974v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107722" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948032v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948025v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Jeong Jeon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Tae Kim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948022v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohamad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.10.038" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948027v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.01.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948046v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Jeong Park" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2018.2857623" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948044v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalabos Dimitriadis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2839196" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948041v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouget" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948062v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haddad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacob" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Charbonneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.06.037" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002330v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tassis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2873838" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948058v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948047v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwoziecki" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscarrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.103" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948029v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastorek" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Theodorou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948052v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabin Sun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201803907" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948045v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.04.009" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948024v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2842100" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948037v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.03.006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balestra" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/2/023002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948000v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.02.003" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948017v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Fu Li" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201702729" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemisia Tsiara" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Minh Vincent Lu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4973905" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948021v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Torrente" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.05.039" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947996v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josse" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2686381" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947987v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhuri Vodapally" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young In Jang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tak Cho" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Ho Lee" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2645211" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947990v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.12.004" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006996v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngho Bae" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2730919" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947806v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2632753" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948003v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Nifa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Torres" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.05.009" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947810v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haond" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.010" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948006v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Dirani" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Parihar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ch. Barbe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.05.047" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947983v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.020" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947993v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez-Segovia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domengie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2651644" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948007v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Trevisoli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Trevisoli Trevisoli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelly de Souza" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2704928" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947995v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stavrinides" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanias" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2672783" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072781v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavieville" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/834/1/012001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929355v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nail." TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molas." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blaise." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sklenard." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthier." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2750910" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947684v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2583504" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947676v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Ioannidis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.002" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34LB6K14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947682v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.01.035" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S150M4GH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049907v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccolboni" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2553370" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947685v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theodorou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.1715" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947672v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaris" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fasarakis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolaidis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.002" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63V159PM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947688v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6GRXL69-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947673v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.011" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWRMH0ZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947802v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2016.2613138" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882006v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouzet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchane" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.005" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGZ6W518-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947804v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2620720" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947642v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bajolet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ricq" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.12.006" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKSDC4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947659v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.028" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGST9KMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947651v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.001" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P5QXQM0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947657v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2464076" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947636v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ioannidis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2015.2411289" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947661v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.062" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTSCRV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947665v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaise" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roule" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2476825" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947663v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2052" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BV8RQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947639v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minju Shin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.12.013" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSZS2LVF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947656v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.012" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BNJMRL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947633v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chroboczek" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coppard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907681" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947649v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reimbold" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.063" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZG6Z0GB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947652v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.002" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC1D2L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947641v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwai" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.12.010" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGPHGNBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947658v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Liu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seyram K. Amegadez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi-Seong Ryu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaixin Wei" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2015.2467164" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947632v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Subirats" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna El Husseini" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2380474" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947630v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2366170" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947638v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2411678" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947629v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.007" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNMJS36P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947669v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9507-3" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947613v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan-Hao Xue" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fonseca" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2312943" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947596v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.09.016" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N9B82TW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947608v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Joo" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/4/045024" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947616v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Jeon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886139" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947497v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Altazin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verilhac" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudinet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865739" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947594v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubing Xu" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Minari" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860958" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947615v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880163" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947622v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seyram K. Amegadze" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Tae Park" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Xuan Xu" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897003" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947590v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.10.007" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF8LQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947598v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fasarakis" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papathanasiou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2284503" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947606v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faynot" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2307201" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947625v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Piao" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Na" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Jeong Kim" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505682f" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050867v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jonani Franco Piliado" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Castaneda" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1304" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947614v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Woo Lee" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Soo Yun" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878456" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947618v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morvan" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barb&#233;" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.013" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32FJ2TFR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947604v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2306015" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947602v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866287" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947621v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1837" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947593v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06408.0061ecst" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947617v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.05.006" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LS59ZS6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947609v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasserre" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.03.002" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VSQ9S29-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947627v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902549" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947620v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.039" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84X36CZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947628v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905366" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050888v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyoung Jeon" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300317" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C3711FD164417608B0F45BAE1190F368C259169/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002104v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-Y. Jeon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Park" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-T. Kim" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.12.003" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JF42G7H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002092v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Geest" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.011" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B6NCZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994392v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scheideler" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Li" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Li" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2277613" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917094v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012915641350002X" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994288v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4150" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017436v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Joo" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huh" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Park" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Jeon" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4788708" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002182v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diouf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.024" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8609TRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002176v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vizioz" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.024" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0HDFSBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017441v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Xue" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R.C. Fonseca" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807666" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017480v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fang" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Yu" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fan" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buckley" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2240457" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001970v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahhal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bajolet" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kergomard" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosa" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.03.001" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZVKCK9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996453v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.045" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ971L9D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002229v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Ahn" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.024" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N72J7RN9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001935v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.11.011" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STK2C21V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996510v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romano" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.008" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2TD2TQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994279v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manceau" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.1343" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994254v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyamad" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001963v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.12.001" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5389P4T4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002163v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthome" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.047" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG9Z34JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020881v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Kim" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/6/065009" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018674v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subirats" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Husseini" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002150v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Theodorou" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoffman" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiarella" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.01.009" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89C2SFT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001968v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.01.002" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDQNRFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001922v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.03.007" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKRBF90K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002171v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.006" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39SXCG6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016366v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017518v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffini-Alvaro" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Samson" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2231684" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001960v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.004" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM6NXNC7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017541v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Kim" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825221" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061246v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002180v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perreau" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.039" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR7VJ8JV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994576v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minari" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darmawan" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792066" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996572v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.04.014" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54KW4CQR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996470v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.161" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZGZK4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002110v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.08.003" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05RGM1MN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804667v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2182769" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334067v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyoung Jang" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiichi Tachi" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Tae Kim" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756910" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001897v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papathanasiou" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriadis" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.10.002" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0MK28T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002339v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772590" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804675v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colonna" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhachemi" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.030" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7HBK7W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334151v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiarella" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.04.020" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM7Q5XMJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569713v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pro" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Calborean" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Aiello" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2038612" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596188v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kazuito" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001856v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrukh Khan" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2143386" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596310v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theodorou C." TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483279S" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596355v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukagoshi" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chroboczek" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596348v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596351v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodrriguez" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamiz" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampedro" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godoy" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596183v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyoung" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lee" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachi Kiichi" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596315v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jang" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596309v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596325v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596201v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puget" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossu" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazoyer" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranica" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596197v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cosnier" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596345v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguenin J.L." TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denorme" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596341v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezzomo" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathignol" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joss" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596324v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596184v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartier" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppard" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596185v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596344v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truche" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596318v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yong" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takeo" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kazuhito" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chroboczek" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596327v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribes" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569727v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pro" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huang" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calborean" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2008.2009875" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596162v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaumot" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vulliet" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596143v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465767v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bidal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2026592" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596131v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596074v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandooren" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2027141" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596170v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haziot" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pioger" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596173v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596158v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordez" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rochereau" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596176v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutchacha" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596109v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negara" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherkaoui" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurley Hurley" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D Young" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Majhi" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596125v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596113v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenod" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737746v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.03.018" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596144v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596166v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pappas" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596155v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596105v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3043539" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596103v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3071846" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596107v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596106v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zafari" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596070v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596009v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fascio" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucher" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392652v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanemougame" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Brown" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391686v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danaie" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391707v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Han" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Yu" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Yi" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391692v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392673v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Revil" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsieur" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391604v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391709v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demichielis" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391601v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#225;miz" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donetti" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392670v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391594v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391716v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391680v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391703v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Son" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391751v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391695v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrier" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391713v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465752v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrier" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSM.2008.2004316" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391676v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asenov" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Mckenna" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393326v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393606v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eminente" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145099v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Zafari" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.01.005" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXP8QJRT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393091v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negara" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tsai" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392835v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benshidoum" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393713v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392849v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proust" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393156v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196042v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerrutti" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coronel" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.033" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVJF3F1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393545v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393386v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393314v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393634v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touati" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#339;uf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393080v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barnes" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393151v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allain" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393074v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubaldo" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantel" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutartre" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145115v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#321;usakowski" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meziani" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cesso" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145512v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145451v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145500v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruat" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145116v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145111v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picollet" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segura" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boret" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145505v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lime" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derix" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145507v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferron" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145449v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145092v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ferrier" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.3088" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145107v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145501v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145113v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallon" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.035" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSPBL82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145456v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145510v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribes S. Bruy&#232;re D. Roy C. Parthasarathy M. Muller M. Denais V. Huard T. Skotnicki" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145112v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145101v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145502v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Cesso" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145108v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parthasarathy" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146162v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauza" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahmoune" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146185v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hud&#233;" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villanueva" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robilliart" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145184v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633144v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaconne" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnano.2005.847033" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145237v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145241v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145235v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannacone" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146183v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477194v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foglio Para" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254227v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutoit" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996309" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9430E64C4BCFD62F630EC98E015F464ED344EAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254219v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996301" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253097v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rais" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994603" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253103v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994609" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB63D4CFCF92B1562131B182FFEA829F91F153D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227914v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hafez" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19884172" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C026F2B2DA92DD80ACCD31E6DAE5EC1B44F24088/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245555v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christofid&#232;s" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaouen" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002206040700" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9D15B937D190F23CA8C36C92153FD0CFFFE6F6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245417v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002102012100" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC98602CD0CB218067B3BBBDE2E90253A933A8EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245448v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon-Till" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002105030500" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C31063B9A40FFB7971CA2E2D786BD6C9A2E6FD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114100v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850324" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114086v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fargeix" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.333924" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245170v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kamarinos" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01984001902016100" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114094v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fargeix" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/17/11/020" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7177161D11A924873E6847042D6C9BBF35055B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114089v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/17/17/015" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2056B220A5636D0B0CF7A337C1D0573DBD0CF2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114098v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114081v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.332286" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114079v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114082v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tsamakis" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papatriantafillou" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rokofillou" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/16/22/020" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6CF6358E09C4FE132D505F6486BCFB3E38E71D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244981v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01982001703013300" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C61917BB08CB9F709C4F22881299520EEDAAD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114075v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221140259" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56C694D38F32B07BF31F9DA67BB5D2238DFB3697/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246081v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Zota" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cha" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10118294" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305370v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10103067" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246065v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bergamaschi" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0149ecst" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988727v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jenaro Lopez Garcia" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojit Pusty" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786056v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764503" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285226v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853017v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Cha" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC55479.2022.9947142" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249903v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serra" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019322" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04745770v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rrustemi" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631766" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04449211v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Apra" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d Gaillard" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560671" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852877v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560694" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260919v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405102" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04951884v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Viey" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405221" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987897v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368251v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE49037.2021.9555451" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876875v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631802" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904298v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371938" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04745735v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mota Frutuoso" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631820" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762149v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720522" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969743v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cavalcante" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tataridou" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA48913.2020.9203691" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211508v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265034" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521647v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavalcante" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265075" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04905872v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colinge" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265036" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777738v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993512" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969736v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS48187.2020.9107908" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986756v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS48187.2020.9107906" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821261v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365297" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777991v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993588" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167130v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365637" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963338v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Chi Han" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756792v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400587v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gyu-Tae" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041921" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050415v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614589" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969757v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Sideris" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993493" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04797646v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jaud" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720554" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04797602v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabasse" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2019.8739746" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029486v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castellani" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciampolini" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993439" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260930v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320739" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805567v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loup" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614554" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332929v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mahjoub" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haffner" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guerfi" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969721v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400540v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052343v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abygael Viey" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052398v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002314v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Hyeok Lee" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Lee" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354738" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010233v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2018.8640190" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050384v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiara" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510625" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007662v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354774" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010259v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2018.8640191" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052299v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051931v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050279v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2018.8353647" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02401189v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02270895v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tcheme Wakam" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354339" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002326v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fompeyrine" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486851" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051882v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ga&#239;tis" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serbutoviez" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007301v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354725" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016613v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354760" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052429v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050406v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065295v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juge" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486847" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002297v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954284" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068513v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929333v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962591" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007188v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M. Lu" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962579" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050229v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268348" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071682v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051924v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez Segovia" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050216v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998152" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050207v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954286" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050205v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernhet" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936297" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050203v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Toffoli" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936258" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050209v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954267" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050233v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309239" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050213v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962582" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009848v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050231v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M.V. Lu" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309219" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050220v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andneu" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998180" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072323v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002304v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954263" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929247v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891328v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009829v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Charles" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954287" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050212v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962613" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002267v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599607" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050197v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599606" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009860v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072793v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051782v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050196v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574650" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050194v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariniello" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573374" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050198v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2016.7904908" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002272v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouenes Fadlallah" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599634" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051768v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nguyen" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turgis" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonciani" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lhomme" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carminati" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051859v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M. V. Lu" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002291v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440060" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051846v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minvielle" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjari" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078235v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451884v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parise" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495296" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050195v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrente" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574546" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050193v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turgis" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2016.14" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050084v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440071" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882789v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838346" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049588v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sousa" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coue" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112807" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009889v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2015.7106134" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02051740v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sousa" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cou&#233;" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049792v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez-Segovia" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324760" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009897v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2015.7123439" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877911v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kacimi" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gassilloud" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049770v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2015.7223699" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051742v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049708v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2015.7175617" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002118v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112833" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001968v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2015.7175582" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049599v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezza" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112740" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049810v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333546" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049829v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437074" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01998244v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051771v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001979v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2015.7175607" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804658v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409717" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072677v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Periwal." TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosaz" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049860v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437086" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002261v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-K. Joo" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063803" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049760v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lu" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deprat" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2015.7223698" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051762v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051750v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051772v1" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049575v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2015.7106109" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049067v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shin" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shi" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881018" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048981v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813916" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182148v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouis M." TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josse E." TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813906" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049034v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2014.6860670" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102474v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monsieur" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841460" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016510v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881032" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067074v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049393v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivallin" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028214" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049001v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841499" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049042v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2014.6861149" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049407v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7046997" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048975v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948766" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048983v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813924" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049192v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouget" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948808" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049387v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Akyel" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028222" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001909v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948798" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489831v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016535v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028215" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055034v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182132v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051731v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067075v1" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048986v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813905" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049437v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellissier" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2014.7060867" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957798v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182167v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyama M." TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cass&#233; M." TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquand R." TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud S." TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2014.6839653" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049021v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tassis" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842095" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049010v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024536v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578950" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074181v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724583" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181784v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux C." TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau D." TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffoli A." TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano G." TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523486" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025683v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578986" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078796v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Akkez" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656324" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078341v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bezza" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rafik" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2013.6804142" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074529v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2013.6532008" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181250v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2013.6716523" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060935v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. J. Kim" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074271v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024616v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Manceau" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578985" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181852v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Min-Kyu" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Un Jeong" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523518" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020074v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradelles" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074466v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181854v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu F." TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe J.-C." TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523490" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182112v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024437v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2013.6528153" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182106v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfray S." TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Samson" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvet C." TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074289v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074279v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020599v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022530v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2013.6818878" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955750v1" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001870v1" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Arnaud" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343401" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001882v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6360011" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760589v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cueto" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2012.6213686" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760601v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2011.6131522" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604917v1" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604288v1" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mezzomo" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604281v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negre" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604574v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bianchi" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604550v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padovani" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Colonna" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604546v1" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604290v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Kim" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604524v1" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604738v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Royet" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604919v1" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604542v1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altazin" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudinet" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604565v1" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kauffmann" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604735v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604648v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Huguenin" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604552v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604302v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Subramanian" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745640v1" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colonna" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2010.5488949" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604921v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Difrenza" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604654v1" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604653v1" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604533v1" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604282v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604645v1" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Augendre" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604739v1" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603794v1" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603809v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachi" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604219v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603735v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603729v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603802v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604262v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collonge" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pedini" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604215v1" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603730v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603795v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bock" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadallah" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604959v1" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603796v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604208v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604750v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604193v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604264v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Nguyen" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Perreau" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603793v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyris" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465769v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brut" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2009.5159314" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603814v1" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Verilhac" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604243v1" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603820v1" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barattin" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603834v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465794v2" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skotnicki" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604235v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465797v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604249v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603879v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603824v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361546v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parker" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leadley" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantl" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392184v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batail" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouydebasque" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392558v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392129v1" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392485v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392458v1" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392166v1" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392479v1" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392476v1" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392154v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;cu" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jublot" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392147v1" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391849v1" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392171v1" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwartzmann" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392492v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ney" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392464v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392452v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payet" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392142v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392468v1" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392162v1" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392127v1" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392144v1" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jahan" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391881v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392459v1" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391866v1" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Negara" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Young" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392178v1" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392487v1" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392559v1" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391984v1" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392137v1" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392189v1" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392472v1" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392447v1" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wild" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391933v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392150v1" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brut" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745578v1" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146929v1" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Nguyen" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147129v1" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147125v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruat" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revil" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2006.311156" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147130v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147157v1" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145688v1" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147141v1" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147143v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeat" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145678v1" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hartmann" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupr&#233;" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146961v1" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotniki" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145669v1" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148265v1" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145666v1" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146955v1" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146658v1" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Raphay" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daug&#233;" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147148v1" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147170v1" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148263v1" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147154v1" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147137v1" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brianceau" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145675v1" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145682v1" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147178v1" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146931v1" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotin" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vildeuil" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146936v1" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525093v1" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puget" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villaret" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146784v1" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147152v1" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147138v1" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isheden" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ritzenthaler" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146654v1" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147163v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147174v1" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147150v1" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherkauoi" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tsaii" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147133v1" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerutti" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146672v1" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148279v1" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147145v1" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146505v1" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146483v1" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balossier" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146515v1" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Giraudin" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossato" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146521v1" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146565v1" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146484v1" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146508v1" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148004v1" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146518v1" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudin" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinzelli" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146187v1" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146481v1" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485165v1" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perniola" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara De Salvo" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Foglio Para" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2003.820782" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486141v1" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484546v1" TargetMode="External"/><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celibert" TargetMode="External"/><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309147v1" TargetMode="External"/><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98403" TargetMode="External"/><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090062v1" TargetMode="External"/><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059156v1" TargetMode="External"/><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Afzalian" TargetMode="External"/><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Selmi" TargetMode="External"/><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pittino" TargetMode="External"/><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984772.ch3" TargetMode="External"/><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148996v1" TargetMode="External"/><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148991v1" TargetMode="External"/><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061260v1" TargetMode="External"/><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148" TargetMode="External"/><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925576v1" TargetMode="External"/><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041882" TargetMode="External"/><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925581v1" TargetMode="External"/><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269289" TargetMode="External"/><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015122v1" TargetMode="External"/><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745607v1" TargetMode="External"/><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04776269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Mohgouk Zouknak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108836" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Balestra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56439/WJP/2023.1110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477523500451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Catapano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Casse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/jeee.2120232498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Kom Kammeugne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/jeee.2120232132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Catapano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3283941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kom Kammeugne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vauche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04921920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledion Rrustemi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apr&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108291" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serra Di Santa Maria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serra Di Santa Maria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Contamin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108271" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108466" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Oproglidis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Tassis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Karatsori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108451" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghyun Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gobil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108448" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03697387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Young Jeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ghibaudo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3172056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Tataridou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3178352" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108567" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03867566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boubenia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac6287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04952484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Cardoso Paz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Haendler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Juge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3082201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Oproglidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Karatsori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2021.3094510" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contamin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardoso Paz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108175" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03250807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cluzel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108078" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822316v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Iniguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arokia Nathan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kloes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Romanjek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3106836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260956v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107949" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3105083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04918499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vandendaele" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Jaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerrer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3050127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3069936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Arabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cluzel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rafik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.3016383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dimitriadis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107835" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cortes-Ordonez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haddad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3032082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201904508" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107820" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliaferri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano de Franceschi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02922783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107860" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Sik Im" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Jin An" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2020.2991164" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tcheme Wakam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107731" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03030507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mehdi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10515" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3020284" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3022607" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Pradeep" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poiroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107643" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969741v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kammler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3021999" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107725" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947546v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Juge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab7ab1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hyeok Son" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terirama Thingujam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Gil Kim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Hyun Kim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Man Kang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2975599" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3015466" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2958457" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260917v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3026612" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.038" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07253-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050199v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanming Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2901315" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Diaz Llorente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Colinge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08903.0111ecst" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arabi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Federspiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2914362" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0304" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz Llorente" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Colinge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.046" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067076v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0347" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051071v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Aubin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.8b00099" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051062v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Kumar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Domengie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.77" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361447v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113422" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nifa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torr&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reimbold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.05.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953979v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.12.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955057v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pastorek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wichmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebbd" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047570v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siva Pratap Reddy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caulmilone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2894806" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.05.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059162v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennamane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5716230" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161716v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Triantopoulos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2919924" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379974v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oproglidis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodorou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karatsori" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2937159" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161717v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wondwosen Muhea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonneau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093266" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113591v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cortes-Ordonez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I&#241;iguez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2906827" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tassis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2873838" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948052v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabin Sun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201803907" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948058v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.08.011" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948047v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gwoziecki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscarrat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.103" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948029v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastorek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Theodorou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadjie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948045v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.04.009" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2018.2842100" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948037v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.03.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948041v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouget" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948025v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Jeong Jeon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Tae Kim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.013" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948022v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mohamad" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.10.038" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Jeong Park" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2018.2857623" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948032v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948062v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haddad" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacob" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Charbonneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.06.037" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948044v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalabos Dimitriadis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2839196" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948027v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.01.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948000v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.02.003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2632753" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948003v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Nifa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Torres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.05.009" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948017v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Li" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Fu Li" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201702729" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947807v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemisia Tsiara" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Minh Vincent Lu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4973905" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948021v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Torrente" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.05.039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947996v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2686381" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947987v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhuri Vodapally" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young In Jang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tak Cho" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Ho Lee" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2645211" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947990v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.12.004" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006996v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngho Bae" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2730919" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947810v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haond" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Dirani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Parihar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ch. Barbe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.05.047" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947983v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.020" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947993v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez-Segovia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domengie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2651644" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948007v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Trevisoli" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Trevisoli Trevisoli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelly de Souza" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2704928" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947995v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stavrinides" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanias" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2672783" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072781v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavieville" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/834/1/012001" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929355v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nail." TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molas." TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blaise." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sklenard." TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthier." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2750910" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947988v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balestra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/2/023002" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049907v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccolboni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cueto" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2553370" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947684v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2583504" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947682v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.01.035" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S150M4GH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947676v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Ioannidis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.002" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34LB6K14-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947673v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.011" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWRMH0ZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947688v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.007" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6GRXL69-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947685v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theodorou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2016.1715" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947672v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Messaris" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fasarakis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolaidis" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.002" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63V159PM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947802v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2016.2613138" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882006v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouzet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchane" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.01.005" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGZ6W518-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947804v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2620720" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947636v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ioannidis" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2015.2411289" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947661v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caubet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.062" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTSCRV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947665v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaise" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roule" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2476825" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947663v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomaah" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2052" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BV8RQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947639v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minju Shin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.12.013" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSZS2LVF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947656v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.012" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BNJMRL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947633v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chroboczek" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coppard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907681" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947649v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reimbold" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.063" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZG6Z0GB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947652v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.002" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC1D2L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947641v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyama" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwai" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.12.010" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGPHGNBG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947658v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Liu" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seyram K. Amegadez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi-Seong Ryu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaixin Wei" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2015.2467164" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947632v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Subirats" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna El Husseini" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2380474" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947630v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2366170" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947638v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2411678" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947629v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.007" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNMJS36P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947669v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9507-3" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947659v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.028" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGST9KMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947657v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2464076" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947651v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.001" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P5QXQM0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947642v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bajolet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ricq" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.12.006" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKSDC4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubing Xu" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Minari" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860958" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947615v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880163" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947497v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Altazin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verilhac" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudinet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865739" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947616v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Jeon" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Joo" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886139" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947608v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/4/045024" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050867v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jonani Franco Piliado" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Castaneda" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1304" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947614v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Woo Lee" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Soo Yun" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878456" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947618v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morvan" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barb&#233;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.013" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32FJ2TFR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947604v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Fasarakis" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2306015" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947602v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866287" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947622v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seyram K. Amegadze" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Tae Park" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Xuan Xu" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897003" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947590v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.10.007" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF8LQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947598v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papathanasiou" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2284503" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947606v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faynot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2307201" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947625v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Piao" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Na" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Jeong Kim" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505682f" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947621v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1837" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947593v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06408.0061ecst" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947617v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.05.006" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LS59ZS6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947609v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasserre" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.03.002" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VSQ9S29-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947620v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.039" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84X36CZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947627v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902549" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947628v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905366" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050888v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyoung Jeon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300317" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C3711FD164417608B0F45BAE1190F368C259169/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947613v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan-Hao Xue" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fonseca" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2312943" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947596v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.09.016" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N9B82TW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017441v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Xue" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R.C. Fonseca" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807666" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017436v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Joo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huh" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Park" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Jeon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4788708" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017480v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fang" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Yu" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fan" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buckley" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2240457" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001970v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahhal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bajolet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diouf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kergomard" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosa" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.03.001" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZVKCK9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002182v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.024" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8609TRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002176v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquand" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vizioz" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.024" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0HDFSBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994288v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4150" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917094v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012915641350002X" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001963v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.12.001" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5389P4T4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002163v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-Y. Jeon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Park" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthome" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.047" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG9Z34JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018674v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subirats" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Husseini" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020881v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Kim" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/6/065009" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996453v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.045" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ971L9D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001935v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-T. Kim" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.11.011" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STK2C21V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002229v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Ahn" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeon" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.024" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N72J7RN9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996510v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romano" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.008" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2TD2TQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994279v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manceau" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.1343" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994254v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koyamad" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002150v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Theodorou" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoffman" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiarella" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.01.009" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89C2SFT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001968v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.01.002" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDQNRFJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001922v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.03.007" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKRBF90K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002171v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.006" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39SXCG6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016366v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017518v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffini-Alvaro" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Samson" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2231684" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001960v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.004" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM6NXNC7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017541v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Kim" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825221" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061246v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002180v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perreau" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.039" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR7VJ8JV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996572v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scheideler" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darmawan" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Li" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.04.014" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54KW4CQR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996470v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.161" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZGZK4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002110v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.08.003" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05RGM1MN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994576v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minari" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792066" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994392v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Li" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2277613" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002092v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Geest" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.011" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2B6NCZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002104v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.12.003" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JF42G7H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804667v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jalaguier" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#233;ly" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2182769" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334067v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyoung Jang" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiichi Tachi" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Tae Kim" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756910" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001897v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papathanasiou" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriadis" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.10.002" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K0MK28T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002339v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772590" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569713v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pro" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Calborean" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Aiello" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2038612" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596188v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kazuito" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334151v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiarella" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.04.020" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM7Q5XMJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001856v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrukh Khan" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2143386" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804675v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Colonna" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kies" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhachemi" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.030" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7HBK7W4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596355v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukagoshi" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chroboczek" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596315v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lee" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jang" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596309v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596325v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596201v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puget" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossu" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazoyer" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ranica" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596197v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cosnier" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596348v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotnicki" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596183v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyoung" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachi Kiichi" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596351v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodrriguez" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamiz" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampedro" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godoy" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596345v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguenin J.L." TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denorme" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubet" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596341v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezzomo" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathignol" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joss" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596324v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596184v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chartier" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coppard" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596185v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596344v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truche" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596318v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yong" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takeo" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kazuhito" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chroboczek" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596327v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribes" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596310v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theodorou C." TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483279S" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596131v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465767v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bidal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2026592" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596109v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negara" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherkaoui" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurley Hurley" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D Young" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Majhi" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596125v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grampeix" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596113v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenod" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596074v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandooren" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2027141" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596170v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haziot" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pioger" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596173v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596158v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordez" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rochereau" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596176v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutchacha" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737746v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2009.03.018" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596144v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596166v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pappas" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596155v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596105v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3043539" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596103v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3071846" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596107v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596106v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zafari" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596070v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596009v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fascio" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucher" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596143v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596162v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaumot" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vulliet" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569727v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pro" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huang" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calborean" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2008.2009875" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391707v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Han" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Yu" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Yi" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392673v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Revil" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsieur" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391604v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392652v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanemougame" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Brown" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391709v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demichielis" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391686v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danaie" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391692v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391716v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391680v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391601v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#225;miz" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donetti" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392670v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391594v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391703v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Son" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391751v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;ly" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391695v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrier" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391713v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465752v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrier" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSM.2008.2004316" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391676v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asenov" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Mckenna" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393713v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392835v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benshidoum" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392849v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proust" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393156v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196042v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrison" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerrutti" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coronel" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.033" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVJF3F1K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393545v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393386v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393634v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touati" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#339;uf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393314v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393151v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allain" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393074v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubaldo" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantel" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutartre" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393080v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barnes" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145099v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Zafari" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.01.005" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXP8QJRT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393606v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eminente" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393091v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negara" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tsai" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393326v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145451v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145500v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruat" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145116v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145456v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145510v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ribes S. Bruy&#232;re D. Roy C. Parthasarathy M. Muller M. Denais V. Huard T. Skotnicki" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145112v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lime" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derix" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145111v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picollet" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Segura" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boret" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145449v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145505v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145507v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferron" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145092v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ferrier" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.3088" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145107v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145501v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145113v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallon" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2006.03.035" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPSPBL82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145101v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145502v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meziani" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Cesso" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145108v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parthasarathy" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145115v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#321;usakowski" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cesso" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145512v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146162v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauza" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahmoune" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146185v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hud&#233;" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villanueva" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robilliart" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145184v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633144v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaconne" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnano.2005.847033" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145237v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145241v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145235v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannacone" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146183v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477194v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foglio Para" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254227v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutoit" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996309" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9430E64C4BCFD62F630EC98E015F464ED344EAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254219v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996301" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253097v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rais" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994603" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253103v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994609" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CB63D4CFCF92B1562131B182FFEA829F91F153D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227914v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hafez" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19884172" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C026F2B2DA92DD80ACCD31E6DAE5EC1B44F24088/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245555v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christofid&#232;s" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaouen" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002206040700" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9D15B937D190F23CA8C36C92153FD0CFFFE6F6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245417v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002102012100" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC98602CD0CB218067B3BBBDE2E90253A933A8EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245448v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon-Till" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002105030500" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C31063B9A40FFB7971CA2E2D786BD6C9A2E6FD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114100v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850324" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114094v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fargeix" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/17/11/020" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7177161D11A924873E6847042D6C9BBF35055B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245170v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kamarinos" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01984001902016100" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114089v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/17/17/015" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2056B220A5636D0B0CF7A337C1D0573DBD0CF2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114098v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114086v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fargeix" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.333924" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114079v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.332286" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114081v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114082v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tsamakis" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Papatriantafillou" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rokofillou" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/16/22/020" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6CF6358E09C4FE132D505F6486BCFB3E38E71D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244981v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01982001703013300" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C61917BB08CB9F709C4F22881299520EEDAAD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114075v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221140259" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56C694D38F32B07BF31F9DA67BB5D2238DFB3697/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246065v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bergamaschi" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/11101.0149ecst" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246081v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Zota" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cha" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10118294" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305370v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10103067" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786056v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blonkowski" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764503" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285226v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853017v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Cha" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC55479.2022.9947142" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249903v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Serra" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019322" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988727v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jenaro Lopez Garcia" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manojit Pusty" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04449211v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Apra" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d Gaillard" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560671" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04745770v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rrustemi" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631766" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04951884v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Viey" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405221" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987897v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368251v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE49037.2021.9555451" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03852877v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560694" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260919v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405102" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876875v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631802" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904298v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371938" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04745735v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mota Frutuoso" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC53440.2021.9631820" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762149v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720522" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777738v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993512" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969736v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS48187.2020.9107908" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986756v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS48187.2020.9107906" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969743v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cavalcante" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tataridou" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA48913.2020.9203691" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211508v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265034" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521647v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavalcante" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265075" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04905872v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colinge" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSITechnology18217.2020.9265036" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821261v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365297" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777991v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993588" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167130v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365637" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050415v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614589" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969757v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Sideris" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993493" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04797646v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Jaud" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720554" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04797602v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabasse" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2019.8739746" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029486v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castellani" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciampolini" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993439" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260930v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320739" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756792v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400587v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gyu-Tae" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041921" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805567v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loup" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614554" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332929v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mahjoub" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haffner" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guerfi" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969721v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400540v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052343v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abygael Viey" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963338v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Chi Han" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002314v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Hyeok Lee" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Lee" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354738" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010233v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2018.8640190" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050384v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiara" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2018.8510625" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051931v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050279v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2018.8353647" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02401189v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02270895v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tcheme Wakam" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354339" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002326v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fompeyrine" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486851" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007662v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354774" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010259v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2018.8640191" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052299v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051882v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ga&#239;tis" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serbutoviez" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007301v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354725" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016613v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354760" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052429v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050406v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065295v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juge" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486847" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052398v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050203v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Toffoli" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936258" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050209v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954267" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050233v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309239" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050213v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962582" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009848v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929333v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962591" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007188v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M. Lu" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962579" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050229v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268348" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071682v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051924v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez Segovia" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050216v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998152" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050207v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954286" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050205v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernhet" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2017.7936297" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050231v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M.V. Lu" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309219" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072323v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002304v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954263" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929247v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050220v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andneu" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/VLSIT.2017.7998180" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891328v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009829v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Charles" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954287" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050212v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962613" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002297v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954284" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068513v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009860v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072793v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002272v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouenes Fadlallah" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599634" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051768v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nguyen" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turgis" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonciani" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lhomme" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Carminati" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051859v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M. V. Lu" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051782v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050196v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574650" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050194v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mariniello" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573374" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050198v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2016.7904908" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002291v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440060" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051846v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minvielle" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjari" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078235v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451884v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parise" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2016.7495296" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050195v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrente" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574546" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050193v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turgis" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2016.14" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050084v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440071" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882789v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838346" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050197v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599606" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002267v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599607" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049792v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez-Segovia" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joseph" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324760" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02051740v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sousa" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cou&#233;" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009897v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2015.7123439" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049810v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333546" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049829v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437074" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877911v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kacimi" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gassilloud" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049770v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2015.7223699" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051742v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049708v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2015.7175617" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002118v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112833" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001968v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2015.7175582" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049599v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezza" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112740" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01998244v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051771v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001979v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC.2015.7175607" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804658v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409717" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072677v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Periwal." TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosaz" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049860v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437086" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002261v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-K. Joo" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063803" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049760v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lu" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deprat" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2015.7223698" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051762v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051750v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051772v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049575v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2015.7106109" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009889v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2015.7106134" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049588v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sousa" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coue" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112807" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049034v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2014.6860670" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102474v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monsieur" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841460" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016510v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881032" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067074v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048983v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813924" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049192v1" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouget" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948808" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049387v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C Akyel" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028222" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001909v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948798" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489831v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049393v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivallin" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028214" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049001v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841499" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049042v1" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2014.6861149" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049407v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7046997" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048975v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Can Akyel" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948766" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016535v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shin" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shi" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028215" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055034v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182132v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051731v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02067075v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048986v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813905" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049437v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellissier" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2014.7060867" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957798v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182167v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyama M." TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cass&#233; M." TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquand R." TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud S." TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2014.6839653" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049021v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tassis" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842095" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049010v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182148v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouis M." TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josse E." TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813906" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048981v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2014.6813916" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049067v1" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOLTE.2014.6881018" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025683v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578986" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074181v1" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724583" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181784v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux C." TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau D." TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffoli A." TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano G." TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523486" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020074v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pradelles" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074466v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181854v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu F." TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe J.-C." TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523490" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078796v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Akkez" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656324" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074529v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2013.6532008" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181250v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2013.6716523" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060935v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. J. Kim" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078341v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bezza" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rafik" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2013.6804142" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074271v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024616v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Manceau" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578985" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181852v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Min-Kyu" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Un Jeong" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523518" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182112v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024437v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2013.6528153" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182106v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monfray S." TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Samson" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvet C." TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074289v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074279v1" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020599v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022530v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2013.6818878" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955750v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024536v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578950" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001870v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Arnaud" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343401" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001882v1" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6360011" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760589v1" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cueto" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2012.6213686" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760601v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2011.6131522" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604574v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bianchi" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604919v1" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604542v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altazin" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudinet" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604565v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negre" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kauffmann" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604550v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Padovani" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Colonna" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604546v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604290v1" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Kim" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604524v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604738v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Royet" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604735v1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604648v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Huguenin" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604552v1" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604302v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Subramanian" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745640v1" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colonna" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2010.5488949" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604921v1" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Difrenza" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604654v1" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604653v1" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604533v1" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604282v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604645v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Augendre" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604739v1" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604917v1" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604288v1" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Mezzomo" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604281v1" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604215v1" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603802v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachi" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604262v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collonge" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pedini" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603795v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bock" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadallah" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603730v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604959v1" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603814v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Verilhac" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604243v1" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603796v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604208v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604750v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604193v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604264v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham Nguyen" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Perreau" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603793v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyris" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465769v1" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brut" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2009.5159314" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603820v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barattin" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603834v1" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465794v2" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skotnicki" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603879v1" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604235v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465797v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604249v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603824v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603794v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603809v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603735v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603729v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604219v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392458v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392485v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392166v1" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392468v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392479v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392476v1" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392492v1" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ney" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392154v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;cu" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jublot" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392147v1" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391849v1" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parker" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leadley" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantl" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392171v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwartzmann" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392464v1" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392452v1" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payet" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392142v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392162v1" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392127v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392144v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jahan" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheiblin" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391881v1" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392459v1" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391866v1" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Negara" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Young" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392178v1" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392487v1" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392559v1" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masarotto" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391984v1" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392137v1" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392189v1" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392472v1" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392447v1" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wild" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391933v1" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392150v1" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brut" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392184v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batail" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouydebasque" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392558v1" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392129v1" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361546v1" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745578v1" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147143v1" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeat" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147130v1" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146961v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skotniki" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145678v1" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hartmann" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupr&#233;" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145688v1" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147141v1" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147157v1" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147154v1" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147137v1" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brianceau" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145675v1" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145682v1" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145669v1" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148265v1" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145666v1" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146955v1" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146658v1" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Raphay" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daug&#233;" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147148v1" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147170v1" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148263v1" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147178v1" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146931v1" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotin" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vildeuil" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146936v1" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525093v1" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puget" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villaret" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146784v1" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147152v1" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147138v1" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isheden" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ritzenthaler" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146654v1" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147163v1" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147174v1" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147150v1" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherkauoi" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tsaii" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147133v1" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerutti" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146672v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148279v1" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147145v1" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147129v1" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147125v1" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruat" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revil" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2006.311156" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146929v1" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Nguyen" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146483v1" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balossier" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146515v1" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Giraudin" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossato" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146521v1" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146565v1" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146484v1" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146508v1" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148004v1" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146518v1" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudin" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinzelli" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146187v1" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146481v1" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146505v1" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485165v1" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Perniola" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara De Salvo" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Foglio Para" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2003.820782" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486141v1" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484546v1" TargetMode="External"/><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celibert" TargetMode="External"/><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309147v1" TargetMode="External"/><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98403" TargetMode="External"/><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090062v1" TargetMode="External"/><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059156v1" TargetMode="External"/><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Afzalian" TargetMode="External"/><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Selmi" TargetMode="External"/><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pittino" TargetMode="External"/><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984772.ch3" TargetMode="External"/><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148996v1" TargetMode="External"/><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148991v1" TargetMode="External"/><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061260v1" TargetMode="External"/><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148" TargetMode="External"/><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925576v1" TargetMode="External"/><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041882" TargetMode="External"/><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925581v1" TargetMode="External"/><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269289" TargetMode="External"/><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015122v1" TargetMode="External"/><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745607v1" TargetMode="External"/><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>