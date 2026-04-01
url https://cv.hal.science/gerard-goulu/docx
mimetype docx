--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -1249,165 +1249,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'appel à la responsabilité et régulation in situ du « contrat d'insertion » du RMI.</w:t>
+                <w:t xml:space="preserve">Modalités d'appel à la responsabilité et régulation in situ du « contrat d'insertion » du RMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe CONGRES de l'ASSOCIATION FRANCAISE de SOCIOLOGIE, CREATION et INNOVATION Sessions du RT 6</w:t>
+              <w:t xml:space="preserve">Protection sociale, politiques sociales et solidarités : Innovation et expérimentation : acteurs, territoires et dispositifs / Axe 4 : Nouvelles procédures de mise en œuvre, de gestion, d'attribution de droits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02066967v1</w:t>
+                <w:t xml:space="preserve">hal-01111853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'appel à la responsabilité et régulation in situ du « contrat d'insertion » du RMI</w:t>
+                <w:t xml:space="preserve">Modalités d'appel à la responsabilité et régulation in situ du « contrat d'insertion » du RMI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection sociale, politiques sociales et solidarités : Innovation et expérimentation : acteurs, territoires et dispositifs / Axe 4 : Nouvelles procédures de mise en œuvre, de gestion, d'attribution de droits ?</w:t>
+              <w:t xml:space="preserve">IVe CONGRES de l'ASSOCIATION FRANCAISE de SOCIOLOGIE, CREATION et INNOVATION Sessions du RT 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111853v1</w:t>
+                <w:t xml:space="preserve">halshs-02066967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement normatif et engagement sensible dans le face à face de l’intervention sociale</w:t>
               </w:r>
@@ -2064,51 +2064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="912EDB33"/>
+    <w:nsid w:val="D3335D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41509687"/>
+    <w:nsid w:val="F15DC303"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="286711F2"/>
+    <w:nsid w:val="C5C6F56D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="92C4D25F"/>
+    <w:nsid w:val="A1907902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5B866DEA"/>
+    <w:nsid w:val="1454FC97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-goulu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689041v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04695293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Davoust-Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aldeguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-foucher.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-goulu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689041v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04695293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Davoust-Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aldeguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-foucher.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>