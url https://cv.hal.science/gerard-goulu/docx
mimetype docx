--- v1 (2026-04-01)
+++ v2 (2026-05-20)
@@ -537,1466 +537,1576 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ solidarity income commitment contracts, cognitive and moral framing and “secondary referential matrix” of integration policies.</w:t>
+                <w:t xml:space="preserve">G. Goulu, Review of: Maryse Bresson, Yvette Molina and Jean-Pierre Tabin (eds.), The New Morality of Social Intervention and its Aporias ?, L'harmattan, Coll. Logiques sociales, 250 p., 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, Savoirs et Société</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, journals.openedition.org/lectures, journals.openedition.org/lectures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162nf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04689041v1</w:t>
-[...884 lines deleted...]
-                <w:t xml:space="preserve">hal-01111868v1</w:t>
+                <w:t xml:space="preserve">halshs-05607851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de projet en action sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ solidarity income commitment contracts, cognitive and moral framing and “matrix secondary reference framework” of integration policies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, Savoirs et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa - Université, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ solidarity income commitment contracts, cognitive and moral framing and “secondary referential matrix” of integration policies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences, Savoirs et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa Université, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04689041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « moment Réunisaf », les enjeux, conflits normatifs et axiologiques de l’acteur moral dans la problématisation de l’alcoolisation fœtale à la Réunion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AISLF XXIè Congrès International des Sociologues de Langue Française, "La société morale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis (virtuel), Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03315297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « moment Réunisaf », les enjeux, conflits normatifs et axiologiques de l’acteur moral dans la problématisation de l’alcoolisation fœtale à la Réunion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AISLF XXIè Congrès International des Sociologues de Langue Française, "La société morale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis (virtuel), Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03315752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the autonomy of a non-institutional actor, Réunisaf, to the logic of the coordination of health actors: the paradoxes of the participation and support of pregnant women at risk of fetal alcohol in Reunion &amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation dans
+Les poLitiques sociaLes et médico-sociaLes Quelle(s) autonomie(s) pour les acteurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, RT6 et UBO, Oct 2018, Brest 29, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02055159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grossesse et alcool : représentations d’un problème de santé et pratiques des soignants de premier recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque de la Fondation pour la recherche en alcoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la recherche en alcoologie (FRA) sous l'égide de la Fondation de France, Dec 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune et infortune du sociologue dans la reconstruction de la fabrication locale d’une cause de santé publique : l’expérience de Réunisaf et de l’ETCAF à la Réunion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“La fabrique d’une recherche : chercheur(s) versus praticiens ? ˮ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02055320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages multiples et inattendus de la « contrepartie » d'un dispositif d'action sociale : une approche par observation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">politiques sociales et contreparties : un nouveau schème des politiques sociales à l'échelon global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne (Suisse), Association Française de Sociologie, RT6 "Protection sociales, politiques sociales et solidarités", Oct 2012, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02066807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages multiples et inattendus de la « contrepartie » d'un dispositif d'action sociale : une approche par observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales et contreparties : un nouveau schème des politiques sociales à l’échelon global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne et Association Française de Sociologie, Oct 2012, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités d'appel à la responsabilité et régulation in situ du « contrat d'insertion » du RMI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe CONGRES de l'ASSOCIATION FRANCAISE de SOCIOLOGIE, CREATION et INNOVATION Sessions du RT 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02066967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités d'appel à la responsabilité et régulation in situ du « contrat d'insertion » du RMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection sociale, politiques sociales et solidarités : Innovation et expérimentation : acteurs, territoires et dispositifs / Axe 4 : Nouvelles procédures de mise en œuvre, de gestion, d'attribution de droits ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement normatif et engagement sensible dans le face à face de l’intervention sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutionnalisation/Désinstitutionnalisation de l'intervention sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GR 34 "Intervention et Politiques Sociales" de l'Association Internationale des Sociologies en Langue Française, Jan 2010, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité réflexive et travail social : de quel double statut le travailleur social est-il sujet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goulu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-01397157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement de société, changements dans le travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Suisse de Travail Social, Haute Ecole Sociale, Lucerne, Mar 2008, Lucerne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Disorders Caused by Fetal Alcoholization and Construction of a Cause for Public Health: Around the Reunion Experience, Réunisaf.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de projet en action sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Davoust-Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hontebeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Aldeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Godiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goulu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">hal-01648238v1</w:t>
+                <w:t xml:space="preserve">Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, http://www.editions-foucher.fr/livre/methode-de-projet-en-action-sociale-le-volum-bts-no19, 2016, Le Volum' BTS, 2216133795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total Disorders Caused by Fetal Alcoholization and Construction of a Cause for Public Health: Around the Reunion Experience, Réunisaf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et alcool, Représentations et appropriations d'une priorité de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-132., 2017, Logiques sociales, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02055313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensemble des troubles causés par l’alcoolisation fœtale et construction d’une cause de santé publique. Autour d’une expérience réunionnaise : Réunisaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Goulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 105-132, 2017, 978-2-343-13287-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT37 -Socio-anthropologie des interactions sociales AISLF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Goulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notice AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05363368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2064,51 +2174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3335D77"/>
+    <w:nsid w:val="F7AC583F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +2322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F15DC303"/>
+    <w:nsid w:val="849E25A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2360,51 +2470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C5C6F56D"/>
+    <w:nsid w:val="A6E1D72A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A1907902"/>
+    <w:nsid w:val="AFDC3C75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2656,51 +2766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1454FC97"/>
+    <w:nsid w:val="3F3CCF7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +3009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-goulu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689041v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04695293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Davoust-Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aldeguer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-foucher.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-goulu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607851v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Goulu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162nf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04695293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03315752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hontebeyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coulomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Davoust-Lamour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aldeguer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godiard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-foucher.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>