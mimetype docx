--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -100,222 +100,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection for Gaussian Latent Block Clustering with the Integrated Classification Likelihood</w:t>
+                <w:t xml:space="preserve">Mutual information, phi-squared and model-based co-clustering for contingency tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.489-508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-013-0161-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.455-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-016-0274-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913680v1</w:t>
+                <w:t xml:space="preserve">hal-03780733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual information, phi-squared and model-based co-clustering for contingency tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model Selection for Gaussian Latent Block Clustering with the Integrated Classification Likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.455-488. </w:t>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.489-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11634-016-0274-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11634-013-0161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780733v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">blockcluster: An R Package for Model Based Co-Clustering</w:t>
               </w:r>
@@ -327,51 +327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmeet Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Iovleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (9), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -418,51 +418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental dynamic factor analysis for time series of curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (6), pp.1617-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -522,51 +522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmeet Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Iovleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (9), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -585,248 +585,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized topographic block model</w:t>
+                <w:t xml:space="preserve">A variational Expectation Maximisation algorithm for temporal data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Priam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.04.115⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.206-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285593v1</w:t>
+                <w:t xml:space="preserve">hal-01381345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational Expectation Maximisation algorithm for temporal data clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allou Same</w:t>
+                <w:t xml:space="preserve">Generalized topographic block model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103, pp.206-228. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (supl Part2), pp.442-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2016.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.04.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381345v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and selection for the latent block model on categorical data</w:t>
               </w:r>
@@ -851,51 +851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (6), pp.1201-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,77 +1063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic Bernoulli block mixture mapping for binary tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (4), pp.839-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1206,51 +1206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141, pp 128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.220-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 432, pp.297-308. </w:t>
@@ -1597,64 +1597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (4), pp 301-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,252 +1682,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle à processus latent et algorithme EM pour la régression non linéaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based clustering and segmentation of time series with changes in regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.301-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-011-0096-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657492v1</w:t>
+                <w:t xml:space="preserve">hal-00657505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering and segmentation of time series with changes in regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle à processus latent et algorithme EM pour la régression non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, S1, pp.15-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657505v1</w:t>
+                <w:t xml:space="preserve">hal-00657492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des inégalités environnementales en Picardie fondée sur l'utilisation couplée d'un modèle multimédia et d 'un système d'information géographique</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (6), pp.485-494. </w:t>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,51 +2194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140 (11), pp.2991-3002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2284,64 +2284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Block Model for Contingency Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (3), pp.416 - 425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2401,64 +2401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (7-9), pp.1210-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2518,64 +2518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22, pp.593-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue MODULAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2717,51 +2717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un indicateur d'exposition spatialisé de l'environnement : application au Nord-Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwuli Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Langrognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Langrognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3071,51 +3071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model approach for acoustic emission control of cylindrical pressure equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASME: Journal of Pressure Vessel Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (3), pp.479-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3162,51 +3162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WST mixture model strategy for pressure vessel control using acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the University of Craiova, Series: Automation, Computers, Electronics and Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (29) (1), pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3276,51 +3276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of machine mechanical faults using vibrations and deep autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3358,51 +3358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating machine speed estimation using a vibration statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Eltabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st World Congress on Condition Monitoring (WCCM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.89-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3449,51 +3449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic factor analysis and predictive diagnosis of critical railway components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st World Congress on Condition Monitoring (WCCM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.436-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3518,77 +3518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de mélange dynamiques pour le diagnostic de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAFD et SFC'16 - Conférence Internationale Francophone sur la Science des Données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marrakech, Maroc. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3607,135 +3607,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de mélange poissonien pour l'analyse de données de déplacements</w:t>
+                <w:t xml:space="preserve">Clustering the Velib' origin-destinations flows by means of Poisson mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Randriamanamihaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863526v1</w:t>
+                <w:t xml:space="preserve">hal-00863151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation topologique d'un jeu de données images avec les nombres de Betti et un modèle génératif</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2013 : Conf{é}rence Francophone sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3924,77 +3924,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture of Kalman filters for online monitoring of railway switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani El Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,3654 +4026,3641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian topographic co-clustering model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mutual Information, Chi-Squared and Model-Based Clustering for Co-Clustering of Contingency Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Symposium on Intelligent Data Analysis (IDA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Londres, United Kingdom. pp.345-356</w:t>
+              <w:t xml:space="preserve">Conference of the International Federation of Classification Societies (IFCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933243v1</w:t>
+                <w:t xml:space="preserve">hal-01285649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Information, Chi-Squared and Model-Based Clustering for Co-Clustering of Contingency Tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gaussian topographic co-clustering model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Priam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Federation of Classification Societies (IFCS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Tilburg, Netherlands</w:t>
+              <w:t xml:space="preserve">The Twelfth International Symposium on Intelligent Data Analysis (IDA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Londres, United Kingdom. pp.345-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285649v1</w:t>
+                <w:t xml:space="preserve">hal-00933243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering the Velib' origin-destinations flows by means of Poisson mixture models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An approximation of the integrated classification likelihood for the latent block model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.273-278</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM 2012), Workshop on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium. pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863151v1</w:t>
+                <w:t xml:space="preserve">hal-00933245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique à variables latentes pour le partitionnement de données temporelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Critères ICL pour la sélection de modèle pour la classification croisée de données continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864021v1</w:t>
+                <w:t xml:space="preserve">hal-00933356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation of the integrated classification likelihood for the latent block model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle dynamique à variables latentes pour le partitionnement de données temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM 2012), Workshop on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium. pp.147-153</w:t>
+              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933245v1</w:t>
+                <w:t xml:space="preserve">hal-00864021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères ICL pour la sélection de modèle pour la classification croisée de données continues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Clustering of Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Artificial Neural Networks (ICANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933356v1</w:t>
+                <w:t xml:space="preserve">hal-00864065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Clustering of Temporal Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèle de mélange poissonien pour l'analyse de données de déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Randriamanamihaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Artificial Neural Networks (ICANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria. pp.9-16</w:t>
+              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864065v1</w:t>
+                <w:t xml:space="preserve">hal-00863526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generative model that learns Betti numbers from a data set</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN2012, 15th European Symposium on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.537-542</w:t>
+              <w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933270v1</w:t>
+                <w:t xml:space="preserve">hal-00933403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and Chi-Square in Co-clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un protocole de simulation de données pour la classification croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compstat 2012, 20th International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933284v1</w:t>
+                <w:t xml:space="preserve">hal-00933371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole de simulation de données pour la classification croisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model selection in block clustering by the integrated classification likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.1-6</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lymassol, France. pp.519-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933371v1</w:t>
+                <w:t xml:space="preserve">hal-00730829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Approach to Sparse Linear Discriminant Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+                <w:t xml:space="preserve">Nonlinear mapping by constrained co-clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France, France. pp.1167-1174</w:t>
+              <w:t xml:space="preserve">Proceeding of the 1st International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742355v1</w:t>
+                <w:t xml:space="preserve">hal-00933280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model selection for the binary latent block model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Efficient Approach to Sparse Linear Discriminant Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Sànchez Merchante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.379-390</w:t>
+              <w:t xml:space="preserve">ICML 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France, France. pp.1167-1174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924210v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated classification likelihood for model selection in block clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model selection for the binary latent block model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop statistical inference in complex/high-dimensional problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. pp.1-16</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933256v1</w:t>
+                <w:t xml:space="preserve">hal-00924210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generative Simplicial Complex to extract Betti numbers from unlabeled data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integrated classification likelihood for model selection in block clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS 2012), Workshop on Algebraic Topology and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Tahoe, Nevada, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">Workshop statistical inference in complex/high-dimensional problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933275v1</w:t>
+                <w:t xml:space="preserve">hal-00933256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model selection in block clustering by the integrated classification likelihood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Generative Simplicial Complex to extract Betti numbers from unlabeled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lymassol, France. pp.519-530</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS 2012), Workshop on Algebraic Topology and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Tahoe, Nevada, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730829v1</w:t>
+                <w:t xml:space="preserve">hal-00933275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mapping by constrained co-clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Software for co-clustering of binary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmeet Bathia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Iovleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 1st International Conference on Pattern Recognition Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.63-68</w:t>
+              <w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgium. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933280v1</w:t>
+                <w:t xml:space="preserve">hal-00933384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Time Series Segmentation Using Temporal Mixture Models and Bayesian Model Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.1-6</w:t>
+              <w:t xml:space="preserve">11th International Conference on Machine Learning and Applications (ICMLA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Boca Raton, Florida, United States. pp.602-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933403v1</w:t>
+                <w:t xml:space="preserve">hal-00933291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for co-clustering of binary data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information and Chi-Square in Co-clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgium. pp.1-6</w:t>
+              <w:t xml:space="preserve">Compstat 2012, 20th International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933384v1</w:t>
+                <w:t xml:space="preserve">hal-00933284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Time Series Segmentation Using Temporal Mixture Models and Bayesian Model Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A generative model that learns Betti numbers from a data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Machine Learning and Applications (ICMLA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Boca Raton, Florida, United States. pp.602-605</w:t>
+              <w:t xml:space="preserve">ESANN2012, 15th European Symposium on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.537-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933291v1</w:t>
+                <w:t xml:space="preserve">hal-00933270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing population exposure using multimedia exposure model and spatial analysis techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Cicollela</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Langrognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657488v1</w:t>
+                <w:t xml:space="preserve">hal-00657477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification croisée et modèles des blocs latents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Environmental health tracking in France: development of a GIS-based platform and multimedia exposure model to map and analyse environmental inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2011, XIVe Rencontre de la Société francophone de classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">Environmental health conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657501v1</w:t>
+                <w:t xml:space="preserve">ineris-00970755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Langrognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t>
+              <w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657477v1</w:t>
+                <w:t xml:space="preserve">hal-00657499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
+                <w:t xml:space="preserve">Model-based clustering with Hidden Markov Model regression for time series with regime changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t>
+              <w:t xml:space="preserve">2011 International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, San Jose, California, United States. pp.2814-2821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657499v1</w:t>
+                <w:t xml:space="preserve">hal-00657496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental health tracking in France: development of a GIS-based platform and multimedia exposure model to map and analyse environmental inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification croisée et modèles des blocs latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental health conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">SFC 2011, XIVe Rencontre de la Société francophone de classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970755v1</w:t>
+                <w:t xml:space="preserve">hal-00657501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based clustering with Hidden Markov Model regression for time series with regime changes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing population exposure using multimedia exposure model and spatial analysis techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicollela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, San Jose, California, United States. pp.2814-2821</w:t>
+              <w:t xml:space="preserve">Environmental Health 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657496v1</w:t>
+                <w:t xml:space="preserve">hal-00657488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Co-clustering for Continuous Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction d'un modèle d'exposition multimédia spatialisé pour la cartographie des inégalités environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicollela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLA 2010, The Ninth International Conference on Machine Learning and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Washington, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès National Santé Environnement 2010, Gènes, environnement et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554382v1</w:t>
+                <w:t xml:space="preserve">hal-00554431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un modèle à blocs latents par l'algorithme SEM</w:t>
+                <w:t xml:space="preserve">Estimation d'un modèle àblocs latent par l'algorithme SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">42e Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00494796v1</w:t>
+                <w:t xml:space="preserve">hal-00554409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle d'exposition multimédia spatialisé pour la cartographie des inégalités environnementales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparing Variational and Stochastic EM for block clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Cicollela</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National Santé Environnement 2010, Gènes, environnement et inégalités sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Model-based clustering working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554431v1</w:t>
+                <w:t xml:space="preserve">hal-00554414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un modèle àblocs latent par l'algorithme SEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A variant of Gaussian mixture models to cluster censored individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">IMS 2010, 73rd Annual Meeting of the Institute of Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554409v1</w:t>
+                <w:t xml:space="preserve">hal-00554423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Variational and Stochastic EM for block clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Clustering of 561 French Dwellings into Indoor Air Pollution Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model-based clustering working group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Compstat 2010, 19th International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554414v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variant of Gaussian mixture models to cluster censored individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Based Co-clustering for Continuous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2010, 73rd Annual Meeting of the Institute of Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">ICMLA 2010, The Ninth International Conference on Machine Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Washington, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554423v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of 561 French Dwellings into Indoor Air Pollution Profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation d'un modèle à blocs latents par l'algorithme SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compstat 2010, 19th International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554428v1</w:t>
+                <w:t xml:space="preserve">inria-00494796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle à processus latent et algorithme EM pour la régression non linéaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Block clustering and mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">Working Group on Model-Based Clustering Summer Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386702v1</w:t>
+                <w:t xml:space="preserve">hal-00447854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing heavy metal exposure from ingestion with multimedia exposure model operating in a GIS environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les modèles de mélange pour la classification de données massives en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Cicollela</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual conference of the international society of exposure science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Minneapolis, United States. pp.1</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447861v1</w:t>
+                <w:t xml:space="preserve">inria-00386796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de mélange pour la classification croisée d'un tableau de données continue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing heavy metal exposure from ingestion with multimedia exposure model operating in a GIS environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicollela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP'09, 11e conférence sur l'apprentissage artificiel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.287-302</w:t>
+              <w:t xml:space="preserve">19th annual conference of the international society of exposure science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Minneapolis, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447804v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regression model with a hidden logistic process for signal parametrization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allou Samé</w:t>
+                <w:t xml:space="preserve">Un modèle de mélange pour la classification croisée d'un tableau de données continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Govaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Symposium on Artificial Neural Networks, Advances in Computational Intelligence and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.1-6</w:t>
+              <w:t xml:space="preserve">CAP'09, 11e conférence sur l'apprentissage artificiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.287-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447806v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different variants of model-based co-clustering of continuous data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A regression model with a hidden logistic process for signal parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM 09, 2nd Workshop of the ERCIM Working Group on Computing and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">17th European Symposium on Artificial Neural Networks, Advances in Computational Intelligence and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447805v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un indicateur d'exposition spatialisé de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,925 +7675,938 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC &amp;Environnement 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Calais, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regression model with a hidden logistic process for feature extraction from time serie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN'09 International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Atlanta, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block clustering and mixture models</w:t>
+                <w:t xml:space="preserve">Different variants of model-based co-clustering of continuous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group on Model-Based Clustering Summer Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">ERCIM 09, 2nd Workshop of the ERCIM Working Group on Computing and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447854v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de mélange pour la classification de données massives en temps réel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification of dwellings into profiles regarding indoor air quality, and identification of indoor air pollution determinant factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicollela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">ISIAQ's Healthy Buildings 2009 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386796v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of dwellings into profiles regarding indoor air quality, and identification of indoor air pollution determinant factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using Geographic Information Systems to Build an Indicator of Human Exposure to Local Environmental Quality Concerning Chronic Healt Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cicollela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIAQ's Healthy Buildings 2009 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">X2009 Sixth International Conference on Innovations in Exposure Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Boston, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447841v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Geographic Information Systems to Build an Indicator of Human Exposure to Local Environmental Quality Concerning Chronic Healt Risks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèle à processus latent et algorithme EM pour la régression non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Cicollela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X2009 Sixth International Conference on Innovations in Exposure Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Boston, United States. pp.1</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447949v1</w:t>
+                <w:t xml:space="preserve">inria-00386702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIXMOD A software for model-based classification for quantitative and qualitative data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyser les inégalités spatio-temporelles de cancer pour mieux comprendre le lien cancer environnement Le projet CIRCE (Cancer inégalités régionales cantonales et environnement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdes-Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First joint meeting of SFC and CLADAG </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFC, CLADAG, 2008, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355579v1</w:t>
+                <w:t xml:space="preserve">ineris-00973324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les inégalités spatio-temporelles de cancer pour mieux comprendre le lien cancer environnement Le projet CIRCE (Cancer inégalités régionales cantonales et environnement)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche spatiale des inégalités d'exposition environnementale et socioéconomiques Quelle influence sur les inégalités de cancer ? Projet Cancer inégalités régionales, cantonales et environnement (CIRCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdes-Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cicolella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Sasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.NC</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.S365-S366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973324v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche spatiale des inégalités d'exposition environnementale et socioéconomiques Quelle influence sur les inégalités de cancer ? Projet Cancer inégalités régionales, cantonales et environnement (CIRCE)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIXMOD A software for model-based classification for quantitative and qualitative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Langrognet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First joint meeting of SFC and CLADAG </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFC, CLADAG, 2008, Caserta, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973325v1</w:t>
+                <w:t xml:space="preserve">hal-01355579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Setting for Evolutionary Latent Class Clustering</w:t>
               </w:r>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium, ISICA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Wuhan, China. pp.472-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8726,51 +8726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model clustering of uncertain data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Reno, United States. pp.879-884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8808,64 +8808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model approach for acoustic emission control of pressure equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8916,51 +8916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Int-EM-CEM algorithm for imprecise data. Comparison with the CEM algorithm using Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Cybernetics and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Singapore, Singapore. pp.410-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8998,51 +8998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fitting of binned data clustering to imprecise data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Information &amp; Communication Technologies: from Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9080,51 +9080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEM algorithm for imprecise data. Application to flaw diagnosis using acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. pp.4774-4779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9162,51 +9162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de données de type intervalle via l’algorithme EM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVe Journées de Statistique, Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.549-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9244,51 +9244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et classification de données imprécises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMNA’03, premier congrès international sur les modélisations numériques appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Beyrouth, Lebanon. pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9345,64 +9345,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE-Wiley, pp.256, 2014, Computing Engineering series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9420,51 +9420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE-Wiley, pp.327, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9527,51 +9527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Class Models for Categorical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hennig, C.; Meila, M. ; Murthag, F; Rocci, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cluster Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall/CRC, pp.173-194, 2015, Chapman &amp; Hall/CRC Handbooks of Modern Statistical Methods, 9780429185472</w:t>
@@ -9600,51 +9600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de mélange et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saporta, G. and Droesbeke, J.-J. and Thomas-Agnan, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technip, pp.85-118, 2013</w:t>
@@ -9673,51 +9673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and the Mixture Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.257-288, 2009, </w:t>
@@ -9755,64 +9755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.215-256, 2009, </w:t>
@@ -9850,77 +9850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Block Generative Topographic Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science book series (LNCS, volume 5064)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10003,51 +10003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Langrognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10149,51 +10149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8264, INRIA. 2013, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10241,51 +10241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6609, INRIA. 2008, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10359,51 +10359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6082, INRIA. 2006, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10451,51 +10451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Langrognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10556,51 +10556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4255, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10648,51 +10648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3521, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10723,51 +10723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing Models in Model-based Clustering and Discriminant Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3509, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10798,51 +10798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian parsimonious clustering models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2028, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10854,228 +10854,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification EM algorithm for clustering and two stochastic versions</w:t>
+                <w:t xml:space="preserve">Comparison of the mixture and the classification maximum likelihood in cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-1364, INRIA. 1991</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1517, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075196v1</w:t>
+                <w:t xml:space="preserve">inria-00075045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the mixture and the classification maximum likelihood in cluster analysis</w:t>
+                <w:t xml:space="preserve">A classification EM algorithm for clustering and two stochastic versions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-1517, INRIA. 1991</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1364, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075045v1</w:t>
+                <w:t xml:space="preserve">inria-00075196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering criteria for discrete data and latent class models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1122, INRIA. 1989, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11097,51 +11097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de classification et distance dans le cas continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-0988, INRIA. 1989, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11163,51 +11163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification binaire et modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-0949, INRIA. 1988, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11255,51 +11255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Ralambondrainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-0500, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11490,51 +11490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0161-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-016-0274-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bhatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v076.i09" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383174v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9707-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bathia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Priam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.04.115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9472-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-014-0368-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.02.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0D0741-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8WZBQJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.03.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1WCND90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920903140197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2222377" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764218823931299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. S&#224;nchez Merchante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657501v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447854v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802764v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122088v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ralambondrainy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-016-0274-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0161-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bhatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v076.i09" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383174v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9707-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bathia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Priam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.04.115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9472-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-014-0368-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.02.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0D0741-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8WZBQJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.03.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1WCND90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920903140197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2222377" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764218823931299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. S&#224;nchez Merchante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802764v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122088v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ralambondrainy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>