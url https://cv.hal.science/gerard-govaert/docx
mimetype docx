--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4203,217 +4203,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation of the integrated classification likelihood for the latent block model</w:t>
+                <w:t xml:space="preserve">Critères ICL pour la sélection de modèle pour la classification croisée de données continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM 2012), Workshop on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium. pp.147-153</w:t>
+              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933245v1</w:t>
+                <w:t xml:space="preserve">hal-00933356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères ICL pour la sélection de modèle pour la classification croisée de données continues</w:t>
+                <w:t xml:space="preserve">An approximation of the integrated classification likelihood for the latent block model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM 2012), Workshop on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium. pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933356v1</w:t>
+                <w:t xml:space="preserve">hal-00933245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle dynamique à variables latentes pour le partitionnement de données temporelles</w:t>
               </w:r>
@@ -5857,368 +5857,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
+                <w:t xml:space="preserve">Environmental health tracking in France: development of a GIS-based platform and multimedia exposure model to map and analyse environmental inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t>
+              <w:t xml:space="preserve">Environmental health conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657477v1</w:t>
+                <w:t xml:space="preserve">ineris-00970755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental health tracking in France: development of a GIS-based platform and multimedia exposure model to map and analyse environmental inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
+                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental health conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970755v1</w:t>
+                <w:t xml:space="preserve">hal-00657499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de données temporelles en classes ordonnées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">Classification des données quantitatives de grande dimension dans l'environnement logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Langrognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Journées de Statistique, SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-6</w:t>
+              <w:t xml:space="preserve">43ièmes Journées de Statistique, SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657499v1</w:t>
+                <w:t xml:space="preserve">hal-00657477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based clustering with Hidden Markov Model regression for time series with regime changes</w:t>
               </w:r>
@@ -9667,204 +9667,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and the Mixture Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-Wiley, pp.257-288, 2009, </w:t>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.215-256, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470611777.ch8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470611777.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447856v1</w:t>
+                <w:t xml:space="preserve">hal-00447858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering and the Mixture Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Govaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-Wiley, pp.215-256, 2009, </w:t>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.257-288, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470611777.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470611777.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447858v1</w:t>
+                <w:t xml:space="preserve">hal-00447856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Block Generative Topographic Mapping</w:t>
               </w:r>
@@ -11490,51 +11490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-016-0274-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0161-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bhatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v076.i09" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383174v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9707-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bathia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Priam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.04.115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9472-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-014-0368-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.02.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0D0741-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8WZBQJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.03.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1WCND90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920903140197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2222377" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764218823931299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. S&#224;nchez Merchante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802764v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122088v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ralambondrainy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-016-0274-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-013-0161-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bhatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v076.i09" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383174v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9707-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmeet Bathia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El Assaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.05.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Priam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.04.115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9472-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Langrognet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-014-0368-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.02.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0D0741-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8WZBQJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0096-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.03.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1WCND90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920903140197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.12.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2009.06.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwuli Echenim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2222377" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764218823931299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. S&#224;nchez Merchante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611777.ch8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01915820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802764v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122088v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ralambondrainy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>