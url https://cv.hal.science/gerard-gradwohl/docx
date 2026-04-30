--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -844,425 +844,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04140681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion receptor ADGRG2/GPR64 is in the GI-tract selectively expressed in mature intestinal tuft cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive NEUROG3 occupancy in the human pancreatic endocrine gene regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuben Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaare V. Grunddal</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tonack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Natalia Petersen</w:t>
+                <w:t xml:space="preserve">Emmanuel García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101231⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 53, pp.101313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708073v1</w:t>
+                <w:t xml:space="preserve">hal-03454968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Neurog3 Gene Dosage Shifts Enteroendocrine Progenitor Towards Goblet Cell Lineage in the Mouse Intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion receptor ADGRG2/GPR64 is in the GI-tract selectively expressed in mature intestinal tuft cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaare V. Grunddal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tonack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer L. Egerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Joyce Li</w:t>
+                <w:t xml:space="preserve">Jonanthan James Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subir Ray</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2020.08.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03455700v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive NEUROG3 occupancy in the human pancreatic endocrine gene regulatory network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Jiménez</w:t>
+                <w:t xml:space="preserve">Reduced Neurog3 Gene Dosage Shifts Enteroendocrine Progenitor Towards Goblet Cell Lineage in the Mouse Intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Joyce Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subir Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Kucukural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel García-Sánchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.101313. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.433-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2020.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454968v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03455700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascl1 is required to specify a subset of ventromedial hypothalamic neurons</w:t>
               </w:r>
@@ -1644,533 +1644,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and functional studies of the GDNF family receptor alpha 3 in the pancreas</w:t>
+                <w:t xml:space="preserve">STAT3 modulates β-cell cycling in injured mouse pancreas and protects against DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nivlet</w:t>
+                <w:t xml:space="preserve">S de Groef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Herrmann</w:t>
+                <w:t xml:space="preserve">D Renmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Esteban Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Meunier</w:t>
+                <w:t xml:space="preserve">Y Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Orvain</w:t>
+                <w:t xml:space="preserve">G Leuckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-15-0213⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.e2272-e2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2016.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03455716v1</w:t>
+                <w:t xml:space="preserve">inserm-03455713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT3 modulates β-cell cycling in injured mouse pancreas and protects against DNA damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and functional studies of the GDNF family receptor alpha 3 in the pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renmans</w:t>
+                <w:t xml:space="preserve">Laure Nivlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Cai</w:t>
+                <w:t xml:space="preserve">Joel Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Leuckx</w:t>
+                <w:t xml:space="preserve">Delia Esteban Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Roels</w:t>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (6), pp.e2272-e2272. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (2), pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2016.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/JME-15-0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03455713v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03455716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing-up SOX to kick-start beta cell genesis</w:t>
+                <w:t xml:space="preserve">Differentially Expressed MicroRNA-483 Confers Distinct Functions in Pancreatic β- and α-Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grapin-Botton</w:t>
+                <w:t xml:space="preserve">Ramkumar Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Allan Seymour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yiping Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shungang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Ran Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-015-3539-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (32), pp.19955-19966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.650705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314988v1</w:t>
+                <w:t xml:space="preserve">hal-04004363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Expressed MicroRNA-483 Confers Distinct Functions in Pancreatic β- and α-Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pairing-up SOX to kick-start beta cell genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Wei Zhang</w:t>
+                <w:t xml:space="preserve">Anne Grapin-Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-Ran Xu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Allan Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 290 (32), pp.19955-19966. </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (5), pp.859-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.650705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-015-3539-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004363v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term overexpression of VEGF-A in mouse beta cells indirectly stimulates their proliferation and protects against diabetes</w:t>
               </w:r>
@@ -2284,1142 +2284,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pak3 promotes cell cycle exit and differentiation of β-cells in the embryonic pancreas and is necessary to maintain glucose homeostasis in adult mice.</w:t>
+                <w:t xml:space="preserve">Rfx6 Maintains the Functional Identity of Adult Pancreatic β Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Piccand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db13-0384⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.2219-2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181234v1</w:t>
+                <w:t xml:space="preserve">hal-04004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfx6 Maintains the Functional Identity of Adult Pancreatic β Cells</w:t>
+                <w:t xml:space="preserve">Pak3 promotes cell cycle exit and differentiation of β-cells in the embryonic pancreas and is necessary to maintain glucose homeostasis in adult mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Piccand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Strasser</w:t>
+                <w:t xml:space="preserve">Zhengping Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Hodson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.2219-2232. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.203-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db13-0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004335v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Duct-Lining Cells Can Reprogram into β-like Cells Able to Counter Repeated Cycles of Toxin-Induced Diabetes.</w:t>
+                <w:t xml:space="preserve">Conditional deletion of neurogenin-3 using Nkx2.1iCre results in a mouse model for the central control of feeding, activity and obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Al-Hasani</w:t>
+                <w:t xml:space="preserve">Neal Anthwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Pfeifer</w:t>
+                <w:t xml:space="preserve">Michelle Pelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Courtney</w:t>
+                <w:t xml:space="preserve">Suzanne Claxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Ben-Othman</w:t>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Gjernes</w:t>
+                <w:t xml:space="preserve">Caitlin Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.011916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843533v1</w:t>
+                <w:t xml:space="preserve">hal-04006946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional deletion of neurogenin-3 using Nkx2.1iCre results in a mouse model for the central control of feeding, activity and obesity</w:t>
+                <w:t xml:space="preserve">Adult Duct-Lining Cells Can Reprogram into β-like Cells Able to Counter Repeated Cycles of Toxin-Induced Diabetes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neal Anthwal</w:t>
+                <w:t xml:space="preserve">Keith Al-Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pelling</w:t>
+                <w:t xml:space="preserve">Anja Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Claxton</w:t>
+                <w:t xml:space="preserve">Monica Courtney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+                <w:t xml:space="preserve">Nouha Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin Collin</w:t>
+                <w:t xml:space="preserve">Elisabet Gjernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.011916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006946v1</w:t>
+                <w:t xml:space="preserve">hal-00843533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence of failed endocrine progenitors to give rise to acinar but not ductal cells is restricted to early pancreas development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pancreatic islet and progenitor cell surface markers with cell sorting potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercè Martin</w:t>
+                <w:t xml:space="preserve">J Hald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Spenle</w:t>
+                <w:t xml:space="preserve">T Galbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caitlin Collin</w:t>
+                <w:t xml:space="preserve">C Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Radzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sprinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.10.025⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-011-2295-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210579v1</w:t>
+                <w:t xml:space="preserve">hal-04354737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homeodomain-containing transcription factors Arx and Pax4 control enteroendocrine subtype specification in mice.</w:t>
+                <w:t xml:space="preserve">Competence of failed endocrine progenitors to give rise to acinar but not ductal cells is restricted to early pancreas development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Spenle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Gjernes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caitlin Collin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036449⟩</w:t>
+              <w:t xml:space="preserve">Developmental biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 361 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760293v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional co-repressor Grg3/Tle3 promotes pancreatic endocrine progenitor delamination and β-cell differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">The homeodomain-containing transcription factors Arx and Pax4 control enteroendocrine subtype specification in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Gjernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.072892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05006977v1</w:t>
+                <w:t xml:space="preserve">hal-00760293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic islet and progenitor cell surface markers with cell sorting potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transcriptional co-repressor Grg3/Tle3 promotes pancreatic endocrine progenitor delamination and β-cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Galbo</w:t>
+                <w:t xml:space="preserve">David E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rescan</w:t>
+                <w:t xml:space="preserve">Malgorzata Gasperowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Radzikowski</w:t>
+                <w:t xml:space="preserve">Florian Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sprinkel</w:t>
+                <w:t xml:space="preserve">James C. Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (1), pp.154-165. </w:t>
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (8), pp.1447--1456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-011-2295-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.072892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354737v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteroendocrine cells and lipid absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (3), pp.171-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3453,103 +3453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential requirements for neurogenin 3 in the development of POMC and NPY neurons in the hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neal Anthwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Leiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 349 (2), pp.406-416. </w:t>
@@ -3593,1365 +3593,1365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of enteroendocrine cells in mice alters lipid absorption and glucose homeostasis and impairs postnatal survival</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of neuropeptide Y and agouti-related peptide in the hypothalamic arcuate nucleus of newborn neurogenin3 null mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Lobstein</w:t>
+                <w:t xml:space="preserve">Yuta Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Michel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoko Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0925-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI40794⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004280v1</w:t>
+                <w:t xml:space="preserve">hal-04040219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfx6 is an Ngn3-dependent winged helix transcription factor required for pancreatic islet cell development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of enteroendocrine cells in mice alters lipid absorption and glucose homeostasis and impairs postnatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Soyer</w:t>
+                <w:t xml:space="preserve">Viviane Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Flasse</w:t>
+                <w:t xml:space="preserve">Pascal Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Raffelsberger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Orvain</w:t>
+                <w:t xml:space="preserve">Sylvie Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (2), pp.203-212. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.1708-1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.041673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI40794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088194v1</w:t>
+                <w:t xml:space="preserve">hal-04004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of neuropeptide Y and agouti-related peptide in the hypothalamic arcuate nucleus of newborn neurogenin3 null mutant mice</w:t>
+                <w:t xml:space="preserve">Rfx6 is an Ngn3-dependent winged helix transcription factor required for pancreatic islet cell development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Arai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">Josselin Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Kameda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Flasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Raffelsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0925-4⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (2), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.041673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040219v1</w:t>
+                <w:t xml:space="preserve">hal-04088194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneSpeed Beta Cell: an online genomics data repository and analysis resource tailored for the islet cell biologist</w:t>
+                <w:t xml:space="preserve">Characterization of the proneural gene regulatory network during mouse telencephalon development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayeem Quayum</w:t>
+                <w:t xml:space="preserve">Julia M. Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alecksandr Kutchma</w:t>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suparna A. Sarkar</w:t>
+                <w:t xml:space="preserve">Frederick M. Parham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirstine Juhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">Marjolein V. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Diabetes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/312060⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118007v1</w:t>
+                <w:t xml:space="preserve">hal-04098272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β Cells Can Be Generated from Endogenous Progenitors in Injured Adult Mouse Pancreas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeneSpeed Beta Cell: an online genomics data repository and analysis resource tailored for the islet cell biologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke d'Hoker</w:t>
+                <w:t xml:space="preserve">Nayeem Quayum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Stangé</w:t>
+                <w:t xml:space="preserve">Alecksandr Kutchma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bonné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nico de Leu</w:t>
+                <w:t xml:space="preserve">Suparna A. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstine Juhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2007.12.015⟩</w:t>
+              <w:t xml:space="preserve">Experimental Diabetes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/312060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029896v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor PROX1 induces colon cancer progression by promoting the transition from benign to highly dysplastic phenotype.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β Cells Can Be Generated from Endogenous Progenitors in Injured Adult Mouse Pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Nykänen</w:t>
+                <w:t xml:space="preserve">Xiaobo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Norrmén</w:t>
+                <w:t xml:space="preserve">Joke d'Hoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin I Ivanov</w:t>
+                <w:t xml:space="preserve">Geert Stangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif C Andersson</w:t>
+                <w:t xml:space="preserve">Stefan Bonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (5), pp.407-19. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (2), pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2008.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2007.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282904v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the proneural gene regulatory network during mouse telencephalon development</w:t>
+                <w:t xml:space="preserve">Transcription factor PROX1 induces colon cancer progression by promoting the transition from benign to highly dysplastic phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia M. Gohlke</w:t>
+                <w:t xml:space="preserve">Tatiana V Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">Antti Nykänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick M. Parham</w:t>
+                <w:t xml:space="preserve">Camilla Norrmén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein V. Smith</w:t>
+                <w:t xml:space="preserve">Konstantin I Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Zimmer</w:t>
+                <w:t xml:space="preserve">Leif C Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, </w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.407-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2008.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098272v1</w:t>
+                <w:t xml:space="preserve">hal-00282904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription Factors in Pancreatic Development</w:t>
+                <w:t xml:space="preserve">Role of the Onecut transcription factors in pancreas morphogenesis and in pancreatic and enteric endocrine differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merce Martin</w:t>
+                <w:t xml:space="preserve">Vinciane Vanhorenbeeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Hauer</w:t>
+                <w:t xml:space="preserve">Marjorie Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Messmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Orvain</w:t>
+                <w:t xml:space="preserve">Jean-François Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000109602⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305 (2), pp.685-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117367v1</w:t>
+                <w:t xml:space="preserve">hal-04120336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro models of intestinal epithelial cell differentiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription Factors in Pancreatic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sidhoum-Jenny</w:t>
+                <w:t xml:space="preserve">Merce Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-006-0175-0⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000109602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04106090v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Onecut transcription factors in pancreas morphogenesis and in pancreatic and enteric endocrine differentiation</w:t>
+                <w:t xml:space="preserve">In vitro models of intestinal epithelial cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Vanhorenbeeck</w:t>
+                <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Jenny</w:t>
+                <w:t xml:space="preserve">N. Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cornut</w:t>
+                <w:t xml:space="preserve">M. Sidhoum-Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemaigre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Kedinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 305 (2), pp.685-694. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (4), pp.241-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-006-0175-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120336v1</w:t>
+                <w:t xml:space="preserve">hal-04106090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Control of Neurogenin3 Activity in Pancreas Progenitors Reveals Competence Windows for the Generation of Different Endocrine Cell Types</w:t>
               </w:r>
@@ -5149,64 +5149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA1 is NGN3-dependent and essential for differentiation of the endocrine pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reini Luco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinants of pancreatic epsilon-cell development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scott Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Collombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,51 +5576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinants of pancreatic ε-cell development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scott Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Collombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabier Gallego-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Niederreither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5855,90 +5855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic Islet Progenitor Cells in Neurogenin 3-Yellow Fluorescent Protein Knock-Add-On Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Sidhoum-Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Barths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6125,563 +6125,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional program of the endocrine pancreas in mice and humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opposing actions of Arx and Pax4 in endocrine pancreas development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Collombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus H. Kaestner</w:t>
+                <w:t xml:space="preserve">Jacob Hecksher-Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine S. Lee</w:t>
+                <w:t xml:space="preserve">Palle Serup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marie Scearce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Arsenlis</w:t>
+                <w:t xml:space="preserve">Jens Krull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/diabetes.52.7.1604⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (20), pp.2591-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.269003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143730v1</w:t>
+                <w:t xml:space="preserve">hal-04138430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing actions of Arx and Pax4 in endocrine pancreas development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mansouri</w:t>
+                <w:t xml:space="preserve">Transcriptional program of the endocrine pancreas in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus H. Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Hecksher-Sorensen</w:t>
+                <w:t xml:space="preserve">L. Marie Scearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palle Serup</w:t>
+                <w:t xml:space="preserve">John E. Brestelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Krull</w:t>
+                <w:t xml:space="preserve">Athanasios Arsenlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 17 (20), pp.2591-2603. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (7), pp.1604-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.269003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/diabetes.52.7.1604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138430v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recapitulation of embryonic neuroendocrine differentiation in adult human pancreatic duct cells expressing neurogenin 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark van de Casteele</w:t>
+                <w:t xml:space="preserve">Neurogenin3 is differentially required for endocrine cell fate specification in the intestinal and gastric epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter In'T Veld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Palle Serup</w:t>
+                <w:t xml:space="preserve">Céline Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200203074⟩</w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (23), pp.6338-6347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdf649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145235v1</w:t>
+                <w:t xml:space="preserve">hal-03812784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenin3 is differentially required for endocrine cell fate specification in the intestinal and gastric epithelium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+                <w:t xml:space="preserve">Recapitulation of embryonic neuroendocrine differentiation in adult human pancreatic duct cells expressing neurogenin 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Heremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van de Casteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillermin</w:t>
+                <w:t xml:space="preserve">Peter In'T Veld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palle Serup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (23), pp.6338-6347. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 159 (2), pp.303-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdf649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200203074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812784v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossregulation between Neurogenin2 and pathways specifying neuronal identity in the spinal cord</w:t>
               </w:r>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Scardigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Schuurmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6778,598 +6778,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">neurogenin3 is required for the development of the four endocrine cell lineages of the pancreas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hes genes regulate sequential stages of neurogenesis in the olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Dierich</w:t>
+                <w:t xml:space="preserve">E. Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Lemeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Guillemot</w:t>
+                <w:t xml:space="preserve">G. Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casarosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.97.4.1607⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (11), pp.2323-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.127.11.2323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006991v1</w:t>
+                <w:t xml:space="preserve">hal-04007008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hes genes regulate sequential stages of neurogenesis in the olfactory epithelium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription Factor Hepatocyte Nuclear Factor 6 Regulates Pancreatic Endocrine Cell Differentiation and Controls Expression of the Proendocrine Gene &amp;lt;i&amp;gt;ngn3&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kageyama</w:t>
+                <w:t xml:space="preserve">Patrick Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillemot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge M. Durviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Godfraind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.127.11.2323⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (12), pp.4445-4454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.20.12.4445-4454.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007008v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription Factor Hepatocyte Nuclear Factor 6 Regulates Pancreatic Endocrine Cell Differentiation and Controls Expression of the Proendocrine Gene &amp;lt;i&amp;gt;ngn3&amp;lt;/i&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glial cell fate specification modulated by the bHLH gene Hes5 in mouse retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Jensen</w:t>
+                <w:t xml:space="preserve">Masato Hojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Godfraind</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Toshiyuki Ohtsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuo Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.20.12.4445-4454.2000⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (12), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.127.12.2515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128943v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial cell fate specification modulated by the bHLH gene Hes5 in mouse retina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masato Hojo</w:t>
+                <w:t xml:space="preserve">neurogenin3 is required for the development of the four endocrine cell lineages of the pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Ohtsuka</w:t>
+                <w:t xml:space="preserve">Andrée Dierich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuo Hashimoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">Marianne Lemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 127 (12), pp.2515-2522. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (4), pp.1607-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.127.12.2515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.4.1607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092781v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hes1 and Hes5 as notch effectors in mammalian neuronal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Ohtsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigetada Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7472,64 +7472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Dierich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 20 (3), pp.483-494. </w:t>
@@ -7567,90 +7567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mash1 activates a cascade of bHLH regulators in olfactory neuron progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 124 (8), pp.1611-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7710,51 +7710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,882 +8180,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and site-directed mutagenesis of the catalytic domain of human poly(ADP-ribose)polymerase in Escherichia coli. Lysine 893 is critical for activity</w:t>
+                <w:t xml:space="preserve">Expression in E. coli of the catalytic domain of rat poly(ADP-ribose)polymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Poch</w:t>
+                <w:t xml:space="preserve">M Favazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Muller</w:t>
+                <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gradwohl</w:t>
+                <w:t xml:space="preserve">G Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Lett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 264 (1), pp.81-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(90)80770-j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371467v1</w:t>
+                <w:t xml:space="preserve">hal-02371465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second zinc-finger domain of poly(ADP-ribose) polymerase determines specificity for single-stranded breaks in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M De Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Molinete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Koken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 87 (8), pp.2990-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.87.8.2990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression in E. coli of the catalytic domain of rat poly(ADP-ribose)polymerase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Expression and site-directed mutagenesis of the catalytic domain of human poly(ADP-ribose)polymerase in Escherichia coli. Lysine 893 is critical for activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Favazza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Lett</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 265 (31), pp.19249-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371465v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional zinc finger domain of human poly(ADP-ribose)polymerase in E. coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Poly(ADP-ribose)polymerase: a novel finger protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 17 (17), pp.7112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/17.17.7112⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 17 (12), pp.4689-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/17.12.4689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371461v1</w:t>
+                <w:t xml:space="preserve">hal-02371460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-binding domain of poly(ADP-ribose)polymerase participates in the recognition of single strand breaks on DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of functional zinc finger domain of human poly(ADP-ribose)polymerase in E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ménissier De Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Murcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mol Biol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(89)90302-1⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 17 (17), pp.7112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/17.17.7112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02371462v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ADP-ribose)polymerase: a novel finger protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Mazen</w:t>
+                <w:t xml:space="preserve">Zinc-binding domain of poly(ADP-ribose)polymerase participates in the recognition of single strand breaks on DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G De Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Mol Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 210 (1), pp.229-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(89)90302-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/17.12.4689⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371460v1</w:t>
+                <w:t xml:space="preserve">hal-02371462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-binding proteins detected by protein blotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Murcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anal Biochem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 172 (1), pp.39-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9101,77 +9101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ADP-ribose) polymerase forms loops with DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Murcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 148 (3), pp.913-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9307,51 +9307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F3002E6"/>
+    <w:nsid w:val="D4E61701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9538,51 +9538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-gradwohl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-2615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101547390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1145323" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05333685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rump" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Mamidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00610-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gradwohl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04140681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V. Grunddal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tonack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer L. Egerod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonanthan James Thompson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Petersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Joyce Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Ray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2020.08.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03229584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Aslanpour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Rosin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Balakrishnan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Klenin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on van Gurp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Muraro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dielen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Seneby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Dharmadhikari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.173716" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nivlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Esteban Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Groef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renmans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leuckx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grapin-Botton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allan Seymour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3539-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Mohan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Mao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wei Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ran Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.650705" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Leu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Heremans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Coppens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi van Gassen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3076-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Jia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Strasser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.11.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Al-Hasani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Courtney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben-Othman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gjernes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.10.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036449" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Metzger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gasperowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Otto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Cross" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galbo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rescan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Radzikowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sprinkel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2295-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHT76DG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40794" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Arai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kameda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0925-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2C1X9S01-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke d'Hoker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Stang&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.12.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Petrova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Norrm&#233;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif C Andersson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.02.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098272v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Gohlke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick M. Parham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein V. Smith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hauer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Messmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000109602" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-006-0175-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHFMR0LX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Vanhorenbeeck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaigre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.02.027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41R4WH67-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Dursun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jordan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.02.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(06)72807-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reini Luco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Casteele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenne-Samuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haumaitre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405776102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott Heller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Mart&#237;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Gallego-Llamas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ribes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.05.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ89VCQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0243" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raineteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Rietschin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#228;hwiler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.01.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STPMDFMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H. Kaestner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S. Lee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie Scearce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brestelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Arsenlis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.52.7.1604" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138430v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hecksher-Sorensen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palle Serup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Krull" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter In'T Veld" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203074" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812784v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Uhl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillermin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf649" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Scardigli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Schuurmans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00358-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemeur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.4.1607" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007008v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gradwohl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casarosa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kageyama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.11.2323" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128943v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Durviaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jensen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.20.12.4445-4454.2000" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092781v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hojo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Ohtsuka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Hashimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.12.2515" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027634v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ishibashi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigetada Nakanishi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.8.2196" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Fode" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80989-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fode" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.8.1611" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006998v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.1996.0297" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Fong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Puri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aja.1002030109" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fong" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gertsenstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.8.16.1897" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simonin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Menissier-de Murcia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Poch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gradwohl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371463v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M De Murcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinete" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koken" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.8.2990" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371465v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibodeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favazza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poirier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80770-j" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371461v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M&#233;nissier De Murcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G De Murcia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.17.7112" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371462v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90302-1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6WMWGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.12.4689" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(88)90408-3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46STJ44Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371453v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(87)80219-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X734XBX4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-gradwohl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-2615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101547390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1145323" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05333685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rump" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Mamidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00610-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gradwohl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04140681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V. Grunddal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tonack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer L. Egerod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonanthan James Thompson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Petersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101231" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Joyce Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Ray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2020.08.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03229584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Aslanpour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Rosin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Balakrishnan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Klenin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on van Gurp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Muraro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dielen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Seneby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Dharmadhikari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.173716" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Groef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leuckx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roels" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nivlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herrmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Esteban Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Mohan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Mao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungang Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wei Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ran Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.650705" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grapin-Botton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allan Seymour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3539-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Leu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Heremans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Coppens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi van Gassen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3076-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Strasser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.11.033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Jia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0384" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Al-Hasani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Courtney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben-Othman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gjernes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.05.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hald" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galbo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rescan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Radzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sprinkel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2295-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.10.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036449" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Metzger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gasperowicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Otto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Cross" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072892" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHT76DG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Arai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kameda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0925-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2C1X9S01-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40794" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Gohlke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick M. Parham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein V. Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke d'Hoker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Stang&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bonn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.12.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Petrova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Norrm&#233;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif C Andersson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.02.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Vanhorenbeeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaigre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.02.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41R4WH67-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117367v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hauer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Messmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000109602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-006-0175-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHFMR0LX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Dursun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jordan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.02.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(06)72807-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reini Luco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Casteele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenne-Samuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haumaitre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405776102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott Heller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Mart&#237;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Gallego-Llamas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ribes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.05.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ89VCQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0243" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raineteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Rietschin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#228;hwiler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.01.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STPMDFMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hecksher-Sorensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palle Serup" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Krull" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143730v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H. Kaestner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S. Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie Scearce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brestelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Arsenlis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.52.7.1604" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Uhl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillermin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf649" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145235v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter In'T Veld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203074" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Scardigli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Schuurmans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00358-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gradwohl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casarosa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kageyama" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.11.2323" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Durviaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jensen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.20.12.4445-4454.2000" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092781v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hojo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Ohtsuka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Hashimoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.12.2515" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006991v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.4.1607" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027634v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ishibashi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigetada Nakanishi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.8.2196" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Fode" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80989-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fode" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.8.1611" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006998v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.1996.0297" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Fong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Puri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aja.1002030109" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fong" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gertsenstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.8.16.1897" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371465v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibodeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favazza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gradwohl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poirier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80770-j" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M De Murcia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinete" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.8.2990" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Menissier-de Murcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Poch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.12.4689" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371461v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M&#233;nissier De Murcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G De Murcia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.17.7112" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90302-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6WMWGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(88)90408-3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46STJ44Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371453v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(87)80219-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X734XBX4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>