--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -485,252 +485,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05333685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota remodeling and intestinal adaptation to lipid malabsorption after enteroendocrine cell loss in adult mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Blot</w:t>
+                <w:t xml:space="preserve">De la biologie du développement à la thérapie cellulaire du diabète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.02.013⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007457v1</w:t>
+                <w:t xml:space="preserve">hal-04124672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la biologie du développement à la thérapie cellulaire du diabète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schreiber</w:t>
+                <w:t xml:space="preserve">Gut microbiota remodeling and intestinal adaptation to lipid malabsorption after enteroendocrine cell loss in adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gradwohl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miriam Ejarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124672v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cell-fate decision landscapes by estimating transcription factor dynamics</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuben Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -844,425 +844,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04140681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive NEUROG3 occupancy in the human pancreatic endocrine gene regulatory network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesion receptor ADGRG2/GPR64 is in the GI-tract selectively expressed in mature intestinal tuft cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">Kaare V. Grunddal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel García-Sánchez</w:t>
+                <w:t xml:space="preserve">Sarah Tonack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer L. Egerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonanthan James Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 53, pp.101313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101313⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454968v1</w:t>
+                <w:t xml:space="preserve">hal-03708073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion receptor ADGRG2/GPR64 is in the GI-tract selectively expressed in mature intestinal tuft cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Neurog3 Gene Dosage Shifts Enteroendocrine Progenitor Towards Goblet Cell Lineage in the Mouse Intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonanthan James Thompson</w:t>
+                <w:t xml:space="preserve">Hui Joyce Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Petersen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subir Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Kucukural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101231⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.433-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2020.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708073v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03455700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Neurog3 Gene Dosage Shifts Enteroendocrine Progenitor Towards Goblet Cell Lineage in the Mouse Intestine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alper Kucukural</w:t>
+                <w:t xml:space="preserve">Extensive NEUROG3 occupancy in the human pancreatic endocrine gene regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuben Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Leiter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel García-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.433-448. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.101313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2020.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2021.101313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03455700v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascl1 is required to specify a subset of ventromedial hypothalamic neurons</w:t>
               </w:r>
@@ -1644,533 +1644,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT3 modulates β-cell cycling in injured mouse pancreas and protects against DNA damage</w:t>
+                <w:t xml:space="preserve">Expression and functional studies of the GDNF family receptor alpha 3 in the pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S de Groef</w:t>
+                <w:t xml:space="preserve">Laure Nivlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renmans</w:t>
+                <w:t xml:space="preserve">Joel Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Cai</w:t>
+                <w:t xml:space="preserve">Delia Esteban Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Leuckx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Roels</w:t>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2016.171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (2), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-15-0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03455713v1</w:t>
+                <w:t xml:space="preserve">inserm-03455716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and functional studies of the GDNF family receptor alpha 3 in the pancreas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STAT3 modulates β-cell cycling in injured mouse pancreas and protects against DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Groef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nivlet</w:t>
+                <w:t xml:space="preserve">D Renmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Herrmann</w:t>
+                <w:t xml:space="preserve">Y Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Esteban Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Meunier</w:t>
+                <w:t xml:space="preserve">G Leuckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Orvain</w:t>
+                <w:t xml:space="preserve">S Roels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (2), pp.77-90. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.e2272-e2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JME-15-0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2016.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03455716v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03455713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Expressed MicroRNA-483 Confers Distinct Functions in Pancreatic β- and α-Cells</w:t>
+                <w:t xml:space="preserve">Pairing-up SOX to kick-start beta cell genesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramkumar Mohan</w:t>
+                <w:t xml:space="preserve">Anne Grapin-Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiping Mao</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Allan Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.650705⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (5), pp.859-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-015-3539-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004363v1</w:t>
+                <w:t xml:space="preserve">hal-04314988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing-up SOX to kick-start beta cell genesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentially Expressed MicroRNA-483 Confers Distinct Functions in Pancreatic β- and α-Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramkumar Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shungang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grapin-Botton</w:t>
+                <w:t xml:space="preserve">Yu-Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Allan Seymour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cheng-Ran Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (5), pp.859-861. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (32), pp.19955-19966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-015-3539-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.650705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314988v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term overexpression of VEGF-A in mouse beta cells indirectly stimulates their proliferation and protects against diabetes</w:t>
               </w:r>
@@ -2284,2256 +2284,2256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfx6 Maintains the Functional Identity of Adult Pancreatic β Cells</w:t>
+                <w:t xml:space="preserve">Pak3 promotes cell cycle exit and differentiation of β-cells in the embryonic pancreas and is necessary to maintain glucose homeostasis in adult mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Piccand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Strasser</w:t>
+                <w:t xml:space="preserve">Carole Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Hodson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">Zhengping Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.11.033⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.203-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004335v1</w:t>
+                <w:t xml:space="preserve">hal-01181234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pak3 promotes cell cycle exit and differentiation of β-cells in the embryonic pancreas and is necessary to maintain glucose homeostasis in adult mice.</w:t>
+                <w:t xml:space="preserve">Rfx6 Maintains the Functional Identity of Adult Pancreatic β Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Piccand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63 (1), pp.203-15. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.2219-2232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db13-0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181234v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional deletion of neurogenin-3 using Nkx2.1iCre results in a mouse model for the central control of feeding, activity and obesity</w:t>
+                <w:t xml:space="preserve">Adult Duct-Lining Cells Can Reprogram into β-like Cells Able to Counter Repeated Cycles of Toxin-Induced Diabetes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neal Anthwal</w:t>
+                <w:t xml:space="preserve">Keith Al-Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pelling</w:t>
+                <w:t xml:space="preserve">Anja Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Claxton</w:t>
+                <w:t xml:space="preserve">Monica Courtney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+                <w:t xml:space="preserve">Nouha Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin Collin</w:t>
+                <w:t xml:space="preserve">Elisabet Gjernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.011916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006946v1</w:t>
+                <w:t xml:space="preserve">hal-00843533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Duct-Lining Cells Can Reprogram into β-like Cells Able to Counter Repeated Cycles of Toxin-Induced Diabetes.</w:t>
+                <w:t xml:space="preserve">Conditional deletion of neurogenin-3 using Nkx2.1iCre results in a mouse model for the central control of feeding, activity and obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Al-Hasani</w:t>
+                <w:t xml:space="preserve">Neal Anthwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Pfeifer</w:t>
+                <w:t xml:space="preserve">Michelle Pelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Courtney</w:t>
+                <w:t xml:space="preserve">Suzanne Claxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Ben-Othman</w:t>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Gjernes</w:t>
+                <w:t xml:space="preserve">Caitlin Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.011916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843533v1</w:t>
+                <w:t xml:space="preserve">hal-04006946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic islet and progenitor cell surface markers with cell sorting potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competence of failed endocrine progenitors to give rise to acinar but not ductal cells is restricted to early pancreas development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Hald</w:t>
+                <w:t xml:space="preserve">Mercè Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Galbo</w:t>
+                <w:t xml:space="preserve">Caroline Spenle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rescan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Sprinkel</w:t>
+                <w:t xml:space="preserve">Martine Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-011-2295-1⟩</w:t>
+              <w:t xml:space="preserve">Developmental biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 361 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354737v1</w:t>
+                <w:t xml:space="preserve">hal-04210579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence of failed endocrine progenitors to give rise to acinar but not ductal cells is restricted to early pancreas development</w:t>
+                <w:t xml:space="preserve">The homeodomain-containing transcription factors Arx and Pax4 control enteroendocrine subtype specification in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabet Gjernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caitlin Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.10.025⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210579v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homeodomain-containing transcription factors Arx and Pax4 control enteroendocrine subtype specification in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Meunier</w:t>
+                <w:t xml:space="preserve">The transcriptional co-repressor Grg3/Tle3 promotes pancreatic endocrine progenitor delamination and β-cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Gasperowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036449⟩</w:t>
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (8), pp.1447--1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.072892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760293v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional co-repressor Grg3/Tle3 promotes pancreatic endocrine progenitor delamination and β-cell differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancreatic islet and progenitor cell surface markers with cell sorting potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David E. Metzger</w:t>
+                <w:t xml:space="preserve">T Galbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Gasperowicz</w:t>
+                <w:t xml:space="preserve">C Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Otto</w:t>
+                <w:t xml:space="preserve">L Radzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C. Cross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">A Sprinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 139 (8), pp.1447--1456. </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.072892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-011-2295-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006977v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteroendocrine cells and lipid absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential requirements for neurogenin 3 in the development of POMC and NPY neurons in the hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal Anthwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mellitzer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">David Mcnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (3), pp.171-175. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (2), pp.406-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MOL.0b013e32834622a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692450v1</w:t>
+                <w:t xml:space="preserve">hal-04006971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential requirements for neurogenin 3 in the development of POMC and NPY neurons in the hypothalamus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Enteroendocrine cells and lipid absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOL.0b013e32834622a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04006971v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of neuropeptide Y and agouti-related peptide in the hypothalamic arcuate nucleus of newborn neurogenin3 null mutant mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of enteroendocrine cells in mice alters lipid absorption and glucose homeostasis and impairs postnatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Arai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">Viviane Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Kameda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0925-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.1708-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI40794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040219v1</w:t>
+                <w:t xml:space="preserve">hal-04004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of enteroendocrine cells in mice alters lipid absorption and glucose homeostasis and impairs postnatal survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+                <w:t xml:space="preserve">Rfx6 is an Ngn3-dependent winged helix transcription factor required for pancreatic islet cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Flasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Raffelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Robine</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 120 (5), pp.1708-1721. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (2), pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI40794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.041673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004280v1</w:t>
+                <w:t xml:space="preserve">hal-04088194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfx6 is an Ngn3-dependent winged helix transcription factor required for pancreatic islet cell development</w:t>
+                <w:t xml:space="preserve">Expression of neuropeptide Y and agouti-related peptide in the hypothalamic arcuate nucleus of newborn neurogenin3 null mutant mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Soyer</w:t>
+                <w:t xml:space="preserve">Yuta Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Flasse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoko Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0925-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.041673⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088194v1</w:t>
+                <w:t xml:space="preserve">hal-04040219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the proneural gene regulatory network during mouse telencephalon development</w:t>
+                <w:t xml:space="preserve">GeneSpeed Beta Cell: an online genomics data repository and analysis resource tailored for the islet cell biologist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia M. Gohlke</w:t>
+                <w:t xml:space="preserve">Nayeem Quayum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">Alecksandr Kutchma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick M. Parham</w:t>
+                <w:t xml:space="preserve">Suparna A. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein V. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Zimmer</w:t>
+                <w:t xml:space="preserve">Kirstine Juhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-15⟩</w:t>
+              <w:t xml:space="preserve">Experimental Diabetes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/312060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098272v1</w:t>
+                <w:t xml:space="preserve">hal-04118007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneSpeed Beta Cell: an online genomics data repository and analysis resource tailored for the islet cell biologist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β Cells Can Be Generated from Endogenous Progenitors in Injured Adult Mouse Pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayeem Quayum</w:t>
+                <w:t xml:space="preserve">Joke d'Hoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alecksandr Kutchma</w:t>
+                <w:t xml:space="preserve">Geert Stangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suparna A. Sarkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">Stefan Bonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Diabetes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/312060⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (2), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2007.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118007v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β Cells Can Be Generated from Endogenous Progenitors in Injured Adult Mouse Pancreas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription factor PROX1 induces colon cancer progression by promoting the transition from benign to highly dysplastic phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana V Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Xu</w:t>
+                <w:t xml:space="preserve">Antti Nykänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke d'Hoker</w:t>
+                <w:t xml:space="preserve">Camilla Norrmén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Stangé</w:t>
+                <w:t xml:space="preserve">Konstantin I Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bonné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nico de Leu</w:t>
+                <w:t xml:space="preserve">Leif C Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 132 (2), pp.197-207. </w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.407-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2007.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2008.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029896v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor PROX1 induces colon cancer progression by promoting the transition from benign to highly dysplastic phenotype.</w:t>
+                <w:t xml:space="preserve">Characterization of the proneural gene regulatory network during mouse telencephalon development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana V Petrova</w:t>
+                <w:t xml:space="preserve">Julia M. Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Nykänen</w:t>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Norrmén</w:t>
+                <w:t xml:space="preserve">Frederick M. Parham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin I Ivanov</w:t>
+                <w:t xml:space="preserve">Marjolein V. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif C Andersson</w:t>
+                <w:t xml:space="preserve">Celine Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (5), pp.407-19. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2008.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282904v1</w:t>
+                <w:t xml:space="preserve">hal-04098272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Onecut transcription factors in pancreas morphogenesis and in pancreatic and enteric endocrine differentiation</w:t>
               </w:r>
@@ -4558,51 +4558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4659,299 +4659,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription Factors in Pancreatic Development</w:t>
+                <w:t xml:space="preserve">In vitro models of intestinal epithelial cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merce Martin</w:t>
+                <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Hauer</w:t>
+                <w:t xml:space="preserve">N. Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Messmer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">M. Sidhoum-Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000109602⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (4), pp.241-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10565-006-0175-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117367v1</w:t>
+                <w:t xml:space="preserve">hal-04106090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro models of intestinal epithelial cell differentiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription Factors in Pancreatic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sidhoum-Jenny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Merce Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Hauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-006-0175-0⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000109602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04106090v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Control of Neurogenin3 Activity in Pancreas Progenitors Reveals Competence Windows for the Generation of Different Endocrine Cell Types</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the endocrine pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (5), pp.532-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5149,64 +5149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA1 is NGN3-dependent and essential for differentiation of the endocrine pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reini Luco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102 (5), pp.1490-1495. </w:t>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabier Gallego-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Niederreither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5855,90 +5855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic Islet Progenitor Cells in Neurogenin 3-Yellow Fluorescent Protein Knock-Add-On Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Sidhoum-Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Barths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6015,51 +6015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raineteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotty Rietschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,563 +6125,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing actions of Arx and Pax4 in endocrine pancreas development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional program of the endocrine pancreas in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Hecksher-Sorensen</w:t>
+                <w:t xml:space="preserve">Klaus H. Kaestner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palle Serup</w:t>
+                <w:t xml:space="preserve">Catherine S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Krull</w:t>
+                <w:t xml:space="preserve">L. Marie Scearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Brestelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Arsenlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.269003⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (7), pp.1604-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/diabetes.52.7.1604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138430v1</w:t>
+                <w:t xml:space="preserve">hal-04143730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional program of the endocrine pancreas in mice and humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine S. Lee</w:t>
+                <w:t xml:space="preserve">Opposing actions of Arx and Pax4 in endocrine pancreas development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Collombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marie Scearce</w:t>
+                <w:t xml:space="preserve">Jacob Hecksher-Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John E. Brestelli</w:t>
+                <w:t xml:space="preserve">Palle Serup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Arsenlis</w:t>
+                <w:t xml:space="preserve">Jens Krull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 52 (7), pp.1604-1610. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (20), pp.2591-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/diabetes.52.7.1604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.269003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143730v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenin3 is differentially required for endocrine cell fate specification in the intestinal and gastric epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Jenny</w:t>
+                <w:t xml:space="preserve">Recapitulation of embryonic neuroendocrine differentiation in adult human pancreatic duct cells expressing neurogenin 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Heremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van de Casteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Uhl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillermin</w:t>
+                <w:t xml:space="preserve">Peter In'T Veld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palle Serup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdf649⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 159 (2), pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200203074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812784v1</w:t>
+                <w:t xml:space="preserve">hal-04145235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recapitulation of embryonic neuroendocrine differentiation in adult human pancreatic duct cells expressing neurogenin 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark van de Casteele</w:t>
+                <w:t xml:space="preserve">Neurogenin3 is differentially required for endocrine cell fate specification in the intestinal and gastric epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter In'T Veld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Palle Serup</w:t>
+                <w:t xml:space="preserve">Valérie Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 159 (2), pp.303-312. </w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (23), pp.6338-6347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.200203074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdf649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145235v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossregulation between Neurogenin2 and pathways specifying neuronal identity in the spinal cord</w:t>
               </w:r>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Scardigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Schuurmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6778,598 +6778,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hes genes regulate sequential stages of neurogenesis in the olfactory epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">neurogenin3 is required for the development of the four endocrine cell lineages of the pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cau</w:t>
+                <w:t xml:space="preserve">Andrée Dierich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gradwohl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Guillemot</w:t>
+                <w:t xml:space="preserve">Marianne Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.127.11.2323⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (4), pp.1607-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.4.1607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007008v1</w:t>
+                <w:t xml:space="preserve">hal-04006991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription Factor Hepatocyte Nuclear Factor 6 Regulates Pancreatic Endocrine Cell Differentiation and Controls Expression of the Proendocrine Gene &amp;lt;i&amp;gt;ngn3&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hes genes regulate sequential stages of neurogenesis in the olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casarosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jacquemin</w:t>
+                <w:t xml:space="preserve">R. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge M. Durviaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.20.12.4445-4454.2000⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (11), pp.2323-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.127.11.2323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128943v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial cell fate specification modulated by the bHLH gene Hes5 in mouse retina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription Factor Hepatocyte Nuclear Factor 6 Regulates Pancreatic Endocrine Cell Differentiation and Controls Expression of the Proendocrine Gene &amp;lt;i&amp;gt;ngn3&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Durviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masato Hojo</w:t>
+                <w:t xml:space="preserve">Jan Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Ohtsuka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Catherine Godfraind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.127.12.2515⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (12), pp.4445-4454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.20.12.4445-4454.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092781v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">neurogenin3 is required for the development of the four endocrine cell lineages of the pancreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gradwohl</w:t>
+                <w:t xml:space="preserve">Glial cell fate specification modulated by the bHLH gene Hes5 in mouse retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Hojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Dierich</w:t>
+                <w:t xml:space="preserve">Toshiyuki Ohtsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Lemeur</w:t>
+                <w:t xml:space="preserve">Nobuo Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 97 (4), pp.1607-1611. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (12), pp.2515-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.97.4.1607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.127.12.2515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006991v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hes1 and Hes5 as notch effectors in mammalian neuronal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Ohtsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigetada Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7446,96 +7446,96 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bHLH Protein NEUROGENIN 2 Is a Determination Factor for Epibranchial Placode–Derived Sensory Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Fode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Dierich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lemeur</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 20 (3), pp.483-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7567,90 +7567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mash1 activates a cascade of bHLH regulators in olfactory neuron progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 124 (8), pp.1611-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7710,51 +7710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7814,51 +7814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted Expression of a Novel Murineatonal-Related bHLH Protein in Undifferentiated Neural Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Fode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,51 +7957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Hua Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Puri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Alitalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8065,51 +8065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant-negative and targeted null mutations in the endothelial receptor tyrosine kinase, tek, reveal a critical role in vasculogenesis of the embryo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,882 +8180,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression in E. coli of the catalytic domain of rat poly(ADP-ribose)polymerase</w:t>
+                <w:t xml:space="preserve">Expression and site-directed mutagenesis of the catalytic domain of human poly(ADP-ribose)polymerase in Escherichia coli. Lysine 893 is critical for activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Thibodeau</w:t>
+                <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Simonin</w:t>
+                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Favazza</w:t>
+                <w:t xml:space="preserve">O Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Lett</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 265 (31), pp.19249-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371465v1</w:t>
+                <w:t xml:space="preserve">hal-02371467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second zinc-finger domain of poly(ADP-ribose) polymerase determines specificity for single-stranded breaks in DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Expression in E. coli of the catalytic domain of rat poly(ADP-ribose)polymerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Favazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Molinete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Koken</w:t>
+                <w:t xml:space="preserve">G Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.87.8.2990⟩</w:t>
+              <w:t xml:space="preserve">FEBS Lett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 264 (1), pp.81-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(90)80770-j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371463v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and site-directed mutagenesis of the catalytic domain of human poly(ADP-ribose)polymerase in Escherichia coli. Lysine 893 is critical for activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">The second zinc-finger domain of poly(ADP-ribose) polymerase determines specificity for single-stranded breaks in DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M De Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Poch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Gradwohl</w:t>
+                <w:t xml:space="preserve">M Koken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 87 (8), pp.2990-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.87.8.2990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371467v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ADP-ribose)polymerase: a novel finger protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of functional zinc finger domain of human poly(ADP-ribose)polymerase in E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mazen</w:t>
+                <w:t xml:space="preserve">J Ménissier De Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Molinete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G De Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 17 (12), pp.4689-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/17.12.4689⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 17 (17), pp.7112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/17.17.7112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371460v1</w:t>
+                <w:t xml:space="preserve">hal-02371461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional zinc finger domain of human poly(ADP-ribose)polymerase in E. coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Zinc-binding domain of poly(ADP-ribose)polymerase participates in the recognition of single strand breaks on DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Murcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Mol Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 210 (1), pp.229-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(89)90302-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/17.17.7112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-binding domain of poly(ADP-ribose)polymerase participates in the recognition of single strand breaks on DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(ADP-ribose)polymerase: a novel finger protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Menissier-de Murcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Molinete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mol Biol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(89)90302-1⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 17 (12), pp.4689-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/17.12.4689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371462v1</w:t>
+                <w:t xml:space="preserve">hal-02371460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-binding proteins detected by protein blotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Murcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anal Biochem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 172 (1), pp.39-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9101,77 +9101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ADP-ribose) polymerase forms loops with DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G De Murcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 148 (3), pp.913-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9307,51 +9307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4E61701"/>
+    <w:nsid w:val="CAE31287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9538,51 +9538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-gradwohl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-2615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101547390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1145323" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05333685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rump" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Mamidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00610-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gradwohl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04140681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V. Grunddal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tonack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer L. Egerod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonanthan James Thompson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Petersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101231" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Joyce Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Ray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2020.08.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03229584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Aslanpour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Rosin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Balakrishnan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Klenin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on van Gurp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Muraro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dielen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Seneby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Dharmadhikari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.173716" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Groef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leuckx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roels" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nivlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herrmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Esteban Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Mohan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Mao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungang Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wei Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ran Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.650705" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grapin-Botton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allan Seymour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3539-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Leu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Heremans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Coppens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi van Gassen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3076-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Strasser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.11.033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Jia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0384" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Al-Hasani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Courtney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben-Othman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gjernes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.05.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hald" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galbo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rescan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Radzikowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sprinkel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2295-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.10.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036449" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Metzger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gasperowicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Otto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Cross" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072892" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHT76DG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Arai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kameda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0925-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2C1X9S01-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40794" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Gohlke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick M. Parham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein V. Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke d'Hoker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Stang&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bonn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.12.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Petrova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Norrm&#233;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif C Andersson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.02.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Vanhorenbeeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaigre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.02.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41R4WH67-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117367v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hauer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Messmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000109602" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-006-0175-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHFMR0LX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Dursun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jordan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.02.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(06)72807-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reini Luco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Casteele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenne-Samuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haumaitre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405776102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott Heller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Mart&#237;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Gallego-Llamas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ribes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.05.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ89VCQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0243" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raineteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Rietschin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#228;hwiler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.01.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STPMDFMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hecksher-Sorensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palle Serup" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Krull" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143730v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H. Kaestner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S. Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie Scearce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brestelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Arsenlis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.52.7.1604" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Uhl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillermin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf649" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145235v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter In'T Veld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203074" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Scardigli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Schuurmans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00358-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gradwohl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casarosa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kageyama" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.11.2323" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Durviaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jensen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.20.12.4445-4454.2000" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092781v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hojo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Ohtsuka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Hashimoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.12.2515" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006991v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.4.1607" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027634v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ishibashi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigetada Nakanishi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.8.2196" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Fode" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80989-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fode" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.8.1611" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006998v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.1996.0297" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Fong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Puri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aja.1002030109" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fong" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gertsenstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.8.16.1897" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371465v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibodeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simonin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favazza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gradwohl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poirier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80770-j" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371463v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M De Murcia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinete" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koken" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.8.2990" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Menissier-de Murcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Poch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.12.4689" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371461v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M&#233;nissier De Murcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G De Murcia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.17.7112" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90302-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6WMWGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(88)90408-3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46STJ44Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371453v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(87)80219-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X734XBX4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-gradwohl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6730-2615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101547390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1145323" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05324757v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jim&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kapoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schreiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.062083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05333685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rump" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Mamidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00610-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gradwohl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.05.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ejarque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.02.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04140681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare V. Grunddal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tonack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer L. Egerod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonanthan James Thompson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Petersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Joyce Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Ray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leiter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2020.08.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2021.101313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03229584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Aslanpour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Rosin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Balakrishnan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Klenin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.180067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on van Gurp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Muraro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dielen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Seneby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Dharmadhikari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.173716" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nivlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Esteban Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03455713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Groef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renmans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leuckx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grapin-Botton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allan Seymour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-015-3539-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Mohan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Mao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wei Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ran Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.650705" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Leu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Heremans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Coppens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi van Gassen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3076-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Jia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Strasser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.11.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Al-Hasani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Courtney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben-Othman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gjernes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.10.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036449" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Metzger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gasperowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Otto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Cross" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Galbo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rescan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Radzikowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sprinkel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2295-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHT76DG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40794" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Arai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kameda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0925-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2C1X9S01-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke d'Hoker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Stang&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.12.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Petrova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Norrm&#233;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif C Andersson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2008.02.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098272v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Gohlke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick M. Parham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein V. Smith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Vanhorenbeeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaigre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.02.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41R4WH67-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-006-0175-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MHFMR0LX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hauer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Messmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000109602" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006988v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johansson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Dursun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jordan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Gu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Beermann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2007.02.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(06)72807-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reini Luco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Casteele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenne-Samuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haumaitre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbacci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405776102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scott Heller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Mart&#237;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Gallego-Llamas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ribes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.05.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ89VCQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0243" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raineteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotty Rietschin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#228;hwiler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2004.01.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STPMDFMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H. Kaestner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S. Lee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie Scearce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Brestelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Arsenlis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/diabetes.52.7.1604" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138430v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hecksher-Sorensen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palle Serup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Krull" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter In'T Veld" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200203074" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812784v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Uhl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillermin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf649" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Scardigli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Schuurmans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00358-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Meur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.4.1607" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007008v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gradwohl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casarosa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kageyama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.11.2323" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128943v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Durviaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jensen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.20.12.4445-4454.2000" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092781v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Hojo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Ohtsuka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Hashimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.127.12.2515" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027634v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ishibashi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigetada Nakanishi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.8.2196" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Fode" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80989-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fode" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.8.1611" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006998v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.1996.0297" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Fong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Puri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alitalo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aja.1002030109" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fong" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gertsenstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.8.16.1897" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simonin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Menissier-de Murcia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Poch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gradwohl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371465v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibodeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favazza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poirier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80770-j" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371463v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M De Murcia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinete" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koken" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.8.2990" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371461v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M&#233;nissier De Murcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G De Murcia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.17.7112" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371462v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90302-1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6WMWGH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.12.4689" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(88)90408-3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46STJ44Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371453v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(87)80219-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X734XBX4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>