--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -735,1229 +735,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
+                <w:t xml:space="preserve">Towards control of TiO₂ thickness film in R-HiPIMS process with a coupled optical and electrical monitoring of plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+                <w:t xml:space="preserve">D. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+                <w:t xml:space="preserve">Aymane Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronny Jean-marie-desiree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Royaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 433, pp.128073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.128073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813194v1</w:t>
+                <w:t xml:space="preserve">hal-03813109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of in-depth incorporation of carbon nanotubes in alumina layers grown by plasma electrolytic oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Czerwiec</w:t>
+                <w:t xml:space="preserve">Amino-grafting pre-functionalization of terephthalic acid by impulse dielectric-barrier discharge (DBD) plasma for amino-based Metal-Organic Frameworks (MOFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128489⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 290, pp.126629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866766v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards control of TiO₂ thickness film in R-HiPIMS process with a coupled optical and electrical monitoring of plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noël</w:t>
+                <w:t xml:space="preserve">Evidence of in-depth incorporation of carbon nanotubes in alumina layers grown by plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 433, pp.128073. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.128073⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 440, pp.128489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813109v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-grafting pre-functionalization of terephthalic acid by impulse dielectric-barrier discharge (DBD) plasma for amino-based Metal-Organic Frameworks (MOFs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 290, pp.126629. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813240v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching of iron and iron–chromium alloys using ICP-RIE chlorine plasma</w:t>
+                <w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Dain</w:t>
+                <w:t xml:space="preserve">Martyna Charyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Laourine</w:t>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guilet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marcos</w:t>
+                <w:t xml:space="preserve">Peter Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac1714⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378471v1</w:t>
+                <w:t xml:space="preserve">hal-03400887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Composite Anion Exchange Membranes Fabricated by Coating and UV Crosslinking of Low-Cost Precursors Tested in a Redox Flow Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Charyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Francesco Deboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13152396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400887v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Anion Exchange Membranes Fabricated by Coating and UV Crosslinking of Low-Cost Precursors Tested in a Redox Flow Battery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martyna Charyton</w:t>
+                <w:t xml:space="preserve">Etching of iron and iron–chromium alloys using ICP-RIE chlorine plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Laourine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Deboli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Stéphane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (15), pp.2396. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.095022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13152396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400873v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
+                <w:t xml:space="preserve">Duplex surface treatment of metallic alloys combining cold-spray and plasma electrolytic oxidation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haraux</w:t>
+                <w:t xml:space="preserve">K. Akoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">O. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">A. Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
+              <w:t xml:space="preserve">, 2020, 392, pp.125756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910106v1</w:t>
+                <w:t xml:space="preserve">hal-02910100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex surface treatment of metallic alloys combining cold-spray and plasma electrolytic oxidation technologies</w:t>
+                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Akoda</w:t>
+                <w:t xml:space="preserve">P. Haraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ferry</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maizeray</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 392, pp.125756. </w:t>
+              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910100v1</w:t>
+                <w:t xml:space="preserve">hal-02910106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
               </w:r>
@@ -1982,64 +1982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.107977. </w:t>
@@ -2849,2862 +2849,2862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612173v1</w:t>
+                <w:t xml:space="preserve">hal-03612228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Synchronised electrical monitoring and high speed video of bubble growth associated with individual discharges during plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Troughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Clyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 359, pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612228v1</w:t>
+                <w:t xml:space="preserve">hal-01286245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronised electrical monitoring and high speed video of bubble growth associated with individual discharges during plasma electrolytic oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. V. Nomine</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation on the initial stage of 1 eV carbon deposition on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic G. V. Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. W. Clyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/26/265303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286245v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation on the initial stage of 1 eV carbon deposition on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tom Wirtz</w:t>
+                <w:t xml:space="preserve">High speed video evidence for localised discharge cascades during plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Troughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Clyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/26/265303⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286244v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed video evidence for localised discharge cascades during plasma electrolytic oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. V. Nomine</w:t>
+                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. W. Clyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 269, pp.125-130. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.064003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286240v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
+                <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nominé</w:t>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047563v1</w:t>
+                <w:t xml:space="preserve">hal-03612261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of discharges with electrode surfaces in dielectric liquids: application to nanoparticle synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Combined SIMS and AFM study of complex structures of streamers on metallic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224016⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (S1), pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285335v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">Continuous carbon deposition on a silicon (100) surface, a MD simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic G. V. Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 326, pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612261v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined SIMS and AFM study of complex structures of streamers on metallic multilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining electron temperature and electron density in moderate pressure H-2/CH4 microwave plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/20/205201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.5635⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02190497v1</w:t>
+                <w:t xml:space="preserve">hal-01285330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous carbon deposition on a silicon (100) surface, a MD simulation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Henrion</w:t>
+                <w:t xml:space="preserve">Interaction of discharges with electrode surfaces in dielectric liquids: application to nanoparticle synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22, SI), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01285332v1</w:t>
+                <w:t xml:space="preserve">hal-01285335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining electron temperature and electron density in moderate pressure H-2/CH4 microwave plasma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gicquel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (20), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/20/205201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285330v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma-surface interaction in heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4809766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285343v1</w:t>
+                <w:t xml:space="preserve">hal-01284948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-surface interaction in heptane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Interaction of Discharges in Heptane with Silicon Covered by a Carpet of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kosior</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-N Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4809766⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.885-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201300106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284948v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Discharges in Heptane with Silicon Covered by a Carpet of Carbon Nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
+                <w:t xml:space="preserve">Impacts created on various materials by micro-discharges in heptane: Influence of the dissipated charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4780786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201300106⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01284946v1</w:t>
+                <w:t xml:space="preserve">hal-01284939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts created on various materials by micro-discharges in heptane: Influence of the dissipated charge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Kosior</w:t>
+                <w:t xml:space="preserve">Enhancement of anatase functionalization and photocatalytic self-cleaning properties of keratins by microwave-generated plasma afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Sze Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid A. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4780786⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 545, pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284939v1</w:t>
+                <w:t xml:space="preserve">hal-01284945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of anatase functionalization and photocatalytic self-cleaning properties of keratins by microwave-generated plasma afterglow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid A. Daoud</w:t>
+                <w:t xml:space="preserve">Dynamics of bubbles created by plasma in heptane for micro-gap conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (2, 1), pp.991-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4812255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01284945v1</w:t>
+                <w:t xml:space="preserve">hal-01284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubbles created by plasma in heptane for micro-gap conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shchedrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duchanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4812255⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221, pp.70-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284950v1</w:t>
+                <w:t xml:space="preserve">hal-01284934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+                <w:t xml:space="preserve">Effects of Ar-N-2-O-2 Microwave Plasma on Poly-L-Lactic Acid Thin Films Designed for Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Jamshidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (6), pp.535-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201200124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.01.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01284934v1</w:t>
+                <w:t xml:space="preserve">hal-01272764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ar-N-2-O-2 Microwave Plasma on Poly-L-Lactic Acid Thin Films Designed for Tissue Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Chichti</w:t>
+                <w:t xml:space="preserve">Interaction of micro-discharges in heptane with metallic multi-layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -N. Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 274, pp.378-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201200124⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01272764v1</w:t>
+                <w:t xml:space="preserve">hal-01284936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of micro-discharges in heptane with metallic multi-layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">Effects of Ar–H2–N2 microwave plasma on chitosan and its nanoliposomes blend thin films designed for tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hy Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (2), pp.401-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.074⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01284936v1</w:t>
+                <w:t xml:space="preserve">hal-00865307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ar–H2–N2 microwave plasma on chitosan and its nanoliposomes blend thin films designed for tissue engineering applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.12.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00865307v1</w:t>
+                <w:t xml:space="preserve">hal-01285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Growth of Silicon Oxide Nanowires by Micro-Afterglow Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive force field potential for carbon deposition on silicon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic G.V. Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Mether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,941 +5921,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced by process parameters in oxide layers grown by the PEO process on Al alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Czerwiec</w:t>
+                <w:t xml:space="preserve">Chemical vapour deposition enhanced by atmospheric microwave plasmas: a large-scale industrial process or the next nanomanufacturing tool?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Briançon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Duchanoy</w:t>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.046⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.024004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/2/024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190530v1</w:t>
+                <w:t xml:space="preserve">hal-02190534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-Surface Interaction in Heptane with Micro-Gaps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscience with non-equilibrium plasmas at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.89⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (36), pp.363001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/36/363001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190522v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of self-organization of SiO2 nanodots deposited by CVD enhanced by atmospheric pressure remote microplasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Henrion</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Atmospheric Plasma Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.744-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-011-9642-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613280v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapour deposition enhanced by atmospheric microwave plasmas: a large-scale industrial process or the next nanomanufacturing tool?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-rate deposition by microwave RPECVD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tixhon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/2/024004⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (13), pp.4177-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190534v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience with non-equilibrium plasmas at atmospheric pressure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes induced by process parameters in oxide layers grown by the PEO process on Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duchanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/36/363001⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S133-S136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651636v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-rate deposition by microwave RPECVD at atmospheric pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Tixhon</w:t>
+                <w:t xml:space="preserve">Streamer-Surface Interaction in Heptane with Micro-Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190532v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Atmospheric Plasma Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">On the origin of self-organization of SiO2 nanodots deposited by CVD enhanced by atmospheric pressure remote microplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (4), pp.744-759. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (17), pp.174022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-011-9642-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190527v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of SiO2 nanodots deposited by chemical vapor deposition using an atmospheric pressure remote microplasma</w:t>
               </w:r>
@@ -6945,103 +6945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mass transport in an atmospheric pressure remote plasma-enhanced chemical vapor deposition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tixhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (2), pp.024909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7185,676 +7185,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation in argon microwave plasma at atmospheric pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
+                <w:t xml:space="preserve">OES during reforming of methane by microwave plasma at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clodomiro Alves Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nierlly K.M. Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3125525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (10), pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b905323a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190550v1</w:t>
+                <w:t xml:space="preserve">hal-02190544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium Nitriding by Microwave Atmospheric Pressure Plasma: Towards Single Crystal Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Filamentation in argon microwave plasma at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200930704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.093306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3125525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190546v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OES during reforming of methane by microwave plasma at atmospheric pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">Titanium Nitriding by Microwave Atmospheric Pressure Plasma: Towards Single Crystal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b905323a⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S1), pp.S302-S305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200930704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190544v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: theoretical insight and applications in surface treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow transition in a small scale microwave plasma jet at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.41-46. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (19), pp.191507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3025564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190554v1</w:t>
+                <w:t xml:space="preserve">hal-02190552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow transition in a small scale microwave plasma jet at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: theoretical insight and applications in surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (19), pp.191507. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.41-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3025564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190552v1</w:t>
+                <w:t xml:space="preserve">hal-02190554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: New theoretical developments and applications in surface science</w:t>
               </w:r>
@@ -7879,51 +7879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Perito Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7991,77 +7991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Perito Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,90 +8086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impurities on the temperature of an atmospheric helium plasma in microwave resonant cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8517,77 +8517,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional–radiative modelling of a helium microwave plasma in a resonant cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (23), pp.7343-7356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8627,952 +8627,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxide fluxes on activation mechanisms of tungsten inert gas process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aluminium plasma electrolytic oxidation (PEO) : Process investigation and layer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaspard-Mécuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11, pp.389</w:t>
+              <w:t xml:space="preserve">ATB Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.126-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084504v1</w:t>
+                <w:t xml:space="preserve">hal-02190674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trace oxygen on He(2 3S) density in a He–O2 microwave discharge at atmospheric pressure: behaviour of the time afterglow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of Hexatriacontane by O2-N2 microwave post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Hody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/19/009⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.251-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-006-9017-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123210v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen grafting and etching of hexatriacontane in late N/sub 2/-o/sub 2/post-discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Thiebaut</w:t>
+                <w:t xml:space="preserve">Effect of oxide fluxes on activation mechanisms of tungsten inert gas process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saindrenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00119733v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium plasma electrolytic oxidation (PEO) : Process investigation and layer characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen grafting and etching of hexatriacontane in late N/sub 2/-o/sub 2/post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATB Métallurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 506-507, pp.212-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190674v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Hexatriacontane by O2-N2 microwave post-discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+                <w:t xml:space="preserve">Influence of trace oxygen on He(2 3S) density in a He–O2 microwave discharge at atmospheric pressure: behaviour of the time afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Pintassilgo</w:t>
+                <w:t xml:space="preserve">R. Perito Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.251-266. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, issue 19, pp.4178-4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-006-9017-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/19/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083962v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the characteristics of a pulsed microwave plasma used for diamond growth and the properties of the produced films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a capacitively coupled RF plasma for SiO2 deposition: numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lamara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.050⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Volume 475, Issues 1-2, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123391v1</w:t>
+                <w:t xml:space="preserve">hal-00123453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a capacitively coupled RF plasma for SiO2 deposition: numerical and experimental results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">Correlation between the characteristics of a pulsed microwave plasma used for diamond growth and the properties of the produced films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goujon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Volume 475, Issues 1-2, pp.118-123. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Volume 200, Issues 1-4, pp.1110-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123453v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen plasma surface interaction in treatments of polyolefines</w:t>
               </w:r>
@@ -9610,51 +9610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200, pp.26-30. </w:t>
@@ -9850,51 +9850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OES and FTIR diagnostics of HMDSO/O2 gas mixtures for SiOx deposition assisted by RF plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,77 +9966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond thin film growth by pulsed microwave plasma at high power density in a CH4–H2 gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bénédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10252,552 +10252,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved plasma diagnostics for a better understanding of the improvement of pulsed MWPACVD of diamond</w:t>
+                <w:t xml:space="preserve">Diagnostic of a pulsed CH4–H2 plasma to improve microwave plasma assisted chemical vapour deposition process for diamond synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L De Poucques</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">L. de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hugon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 146-147, pp.586-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01436-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/6/311⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190574v1</w:t>
+                <w:t xml:space="preserve">hal-02190572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of a pulsed CH4–H2 plasma to improve microwave plasma assisted chemical vapour deposition process for diamond synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of zygotic transcription and maternal transcript legacy in the rabbit embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brunet-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Poucques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Hugon</w:t>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58, pp.127-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190572v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of zygotic transcription and maternal transcript legacy in the rabbit embryo</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface cleaning and passivation of an iron foil by a nitrogen post-discharge surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mézerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 142-144, pp.761-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01116-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672088v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface cleaning and passivation of an iron foil by a nitrogen post-discharge surface treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved plasma diagnostics for a better understanding of the improvement of pulsed MWPACVD of diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L De Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mézerette</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 142-144, pp.761-766. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (6), pp.896-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01116-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/6/311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190573v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen on molecular ions N 2 + (X 2 Sigma g + ) and N 2 + (B 2 Sigma u + ) kinetic processes in direct current and direct current-pulse N 2 -H 2 glow discharges</w:t>
               </w:r>
@@ -10880,328 +10880,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the pulsed glow discharge of a nitriding reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of a DC-pulsed plasma: plasma diagnostics and nitrided sample analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Guiberteau</w:t>
+                <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
+                <w:t xml:space="preserve">Véronique Scherentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.552-556. </w:t>
+              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.729-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00188-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190583v1</w:t>
+                <w:t xml:space="preserve">hal-02190578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of a DC-pulsed plasma: plasma diagnostics and nitrided sample analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the pulsed glow discharge of a nitriding reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fabry</w:t>
+                <w:t xml:space="preserve">E Guiberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Scherentz</w:t>
+                <w:t xml:space="preserve">Gildas Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.729-733. </w:t>
+              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.552-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00320-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00188-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190578v1</w:t>
+                <w:t xml:space="preserve">hal-02190583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the respective durations of the discharge and the afterglow on the reactivity of a DC pulsed plasma used for iron nitriding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11286,51 +11286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 5 (3), pp.553-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11505,77 +11505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics of a d.c. pulsed-plasma-assisted nitriding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 59 (1-3), pp.82-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11634,77 +11634,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic investigation of a temporal post-discharge plasma for iron nitriding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 1 (2), pp.117-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11750,51 +11750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An undergraduate experiment for plasma spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11879,51 +11879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Bougdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 24 (7), pp.1076-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11969,77 +11969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency d.c. pulsed plasma for iron nitriding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12495,51 +12495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of oscillator strengths for UI and UII lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12630,51 +12630,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12682,51 +12682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plasma Science and Entrepreneurship Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Luxembourg, Luxembourg</w:t>
@@ -12768,51 +12768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma (lasers) et interfaces : Diagnostic plasma en milieu multiphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12874,273 +12874,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the process parameters on both the plasma and the silicon oxide film properties in an O2/HMDSO PACVD process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Goujon</w:t>
+                <w:t xml:space="preserve">Identification of atomic hydrogen loss process by means of time resolved LIF measurements in a pulsed microwave discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 17-17th Int. Symp. Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">6th Workshop in Frontiers in low temperature plasma diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114822v1</w:t>
+                <w:t xml:space="preserve">hal-00114775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of atomic hydrogen loss process by means of time resolved LIF measurements in a pulsed microwave discharge</w:t>
+                <w:t xml:space="preserve">Influence of the process parameters on both the plasma and the silicon oxide film properties in an O2/HMDSO PACVD process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lamara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Hugon</w:t>
+                <w:t xml:space="preserve">M. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop in Frontiers in low temperature plasma diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Les Houches, France</w:t>
+              <w:t xml:space="preserve">ISPC 17-17th Int. Symp. Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114775v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13158,103 +13158,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des paramètres plasmas d'une DBD impulsionnelle pour la formation des espèces actives de type NH utiles pour la fonctionnalisation des polymères de coordination poreux (MOFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du réseau des plasmas froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, St Dié des Vosges, France</w:t>
@@ -13309,51 +13309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14005,51 +14005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0713F603"/>
+    <w:nsid w:val="9B9969BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14236,51 +14236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-henrion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-6472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Marie-Desiree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Jean-marie-desiree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.128073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac1714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Deboli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13152396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.06.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St.&#8201;j. Braithwaite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03873" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Troughton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nomine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Clyne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.124" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Jana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G. V. Briquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/26/265303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kosior" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleming" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ754TZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZDVBHMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/20/205201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284948v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Audinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809766" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQRVZPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4780786" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Tung" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Daoud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.063" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ0HKQT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812255" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Audinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.074" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V1WT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NX2P523-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G.V. Briquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Mether" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/39/395004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69D6298R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.89" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arnoult" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kosior" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henrion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosior" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/2/024004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC6ADB974F34059E817BE8BD331653E33B194BCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gries" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/36/363001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55A0A9D386144E47D639773FD452BDC0CF95205F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cardoso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tixhon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B7BKSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9642-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoult" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3360228" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3294966" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillieron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009200" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADB7BF9D85AA7D324B98BA1BB887971816191CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190550v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125525" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Weber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930704" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodomiro Alves Junior" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nierlly K.M. Galv&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Gregory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905323a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB851F3ABF01F3D7D08EC4F36A83B33F6A97F997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025564" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190684v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Perito Cardoso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnoult" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190678v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190564v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/5/012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F2955778EB853C96ED338068CF2D03B0E2D6E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123072v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leconte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saindrenan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329307X159810" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaspard-M&#233;cuson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dujardin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Z0LT4H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/23/015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8DA6B6660F9FC05BC996BB01621E203DF0E703C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084504v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123210v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perito Cardoso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/19/009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K9WW8M6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiebaut" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWNC1TN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190674v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hody" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-006-9017-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCJ3K36G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123391v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.050" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PK8CN8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123453v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.07.027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKF2TXMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.108" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KN8LGC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;cusson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67VGVJ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.048" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01GBDSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00585-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8ZTGWCB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190571v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;zerette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00041-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1V1J6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190574v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L De Poucques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/311" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D035D2A381DE696805892C80C3BDB95290AD20CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190572v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01436-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90CDEDADB1F655B8F0F75B7CF359AC4915B082A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672088v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Simon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190573v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;zerette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01116-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SS0C8Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190576v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Scherentz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/1/306" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B7C8468185FC26BA88C729E611A4E4FB5165F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190583v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiberteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00188-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D9C4327C04D5FA65EF242A72C9CF82AB475E58E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherentz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00320-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0355B82244B5BCAC7943685ADC3D8C508C80F646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/037" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5A95E6B007A54D518311A2FA98F76FAE5582C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/5/3/024" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAB62E82A406DEF10C625C9C12B42F4291D63D6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pigeat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)08334-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL34S3H1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190592v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(93)90058-V" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZGW62W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/1/2/007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BB8E382BC02A83D14B969AB112B3443042BEDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190620v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/12/1/009" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1439DB94C862E5D3214ACB75A56764F317EC4292/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/24/7/007" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA2D0F6BAB3635AE30C7DE49AF57AE8DF2B7823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190599v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;my" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cussenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(91)90587-D" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW14KBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190663v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantois Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190625v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sultan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baravian" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gantois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(88)87051-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/247F197573F6FE01F45CA35008520C78A15D92D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac198860050747" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190629v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Remy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(87)90155-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GBKGQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390579v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114822v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114775v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052221v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Poucques" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841435v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-henrion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-6472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Marie-Desiree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Jean-marie-desiree" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.128073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126629" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Deboli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13152396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac1714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.06.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St.&#8201;j. Braithwaite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03873" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Troughton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nomine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Clyne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.124" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Jana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G. V. Briquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/26/265303" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleming" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5635" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ754TZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZDVBHMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/20/205201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kosior" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Audinot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809766" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQRVZPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4780786" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Tung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Daoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.063" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ0HKQT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812255" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Audinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.074" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V1WT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NX2P523-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G.V. Briquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Mether" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/39/395004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arnoult" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosior" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/2/024004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC6ADB974F34059E817BE8BD331653E33B194BCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henrion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/36/363001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55A0A9D386144E47D639773FD452BDC0CF95205F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9642-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cardoso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tixhon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B7BKSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190530v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69D6298R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.89" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613280v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kosior" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoult" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3360228" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3294966" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillieron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009200" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADB7BF9D85AA7D324B98BA1BB887971816191CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodomiro Alves Junior" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nierlly K.M. Galv&#227;o" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Gregory" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905323a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB851F3ABF01F3D7D08EC4F36A83B33F6A97F997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125525" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025564" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190684v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Perito Cardoso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnoult" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190678v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190564v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/5/012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F2955778EB853C96ED338068CF2D03B0E2D6E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123072v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leconte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saindrenan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329307X159810" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaspard-M&#233;cuson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dujardin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Z0LT4H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/23/015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8DA6B6660F9FC05BC996BB01621E203DF0E703C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hody" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-006-9017-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCJ3K36G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiebaut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWNC1TN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123210v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perito Cardoso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/19/009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K9WW8M6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.07.027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKF2TXMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.050" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PK8CN8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.108" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KN8LGC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;cusson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67VGVJ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.048" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01GBDSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00585-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8ZTGWCB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190571v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;zerette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00041-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1V1J6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190572v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01436-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90CDEDADB1F655B8F0F75B7CF359AC4915B082A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672088v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Simon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190573v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;zerette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01116-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SS0C8Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190574v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L De Poucques" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/311" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D035D2A381DE696805892C80C3BDB95290AD20CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190576v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Scherentz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/1/306" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B7C8468185FC26BA88C729E611A4E4FB5165F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190578v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherentz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00320-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0355B82244B5BCAC7943685ADC3D8C508C80F646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190583v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiberteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00188-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D9C4327C04D5FA65EF242A72C9CF82AB475E58E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/037" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5A95E6B007A54D518311A2FA98F76FAE5582C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/5/3/024" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAB62E82A406DEF10C625C9C12B42F4291D63D6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pigeat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)08334-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL34S3H1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190592v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(93)90058-V" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZGW62W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/1/2/007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BB8E382BC02A83D14B969AB112B3443042BEDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190620v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/12/1/009" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1439DB94C862E5D3214ACB75A56764F317EC4292/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/24/7/007" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA2D0F6BAB3635AE30C7DE49AF57AE8DF2B7823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190599v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;my" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cussenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(91)90587-D" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW14KBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190663v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantois Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190625v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sultan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baravian" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gantois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(88)87051-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/247F197573F6FE01F45CA35008520C78A15D92D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac198860050747" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190629v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Remy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(87)90155-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GBKGQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390579v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114775v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114822v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052221v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Poucques" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841435v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>