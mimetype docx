--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dispersed α-Al2O3 particles into a cold-sprayed aluminium coating on its subsequent oxidation by the PEO process</w:t>
+                <w:t xml:space="preserve">Enhanced properties of alumina coating produced by combining plasma electrolytic oxidation and ultrasonic shot peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Maizeray</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Teriokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liao</w:t>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 482, pp.130713. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.136840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521097v1</w:t>
+                <w:t xml:space="preserve">hal-04613016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced properties of alumina coating produced by combining plasma electrolytic oxidation and ultrasonic shot peening</w:t>
+                <w:t xml:space="preserve">Effects of dispersed α-Al2O3 particles into a cold-sprayed aluminium coating on its subsequent oxidation by the PEO process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Arthur Maizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Teriokhina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marcos</w:t>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">H. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 370, pp.136840. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 482, pp.130713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613016v1</w:t>
+                <w:t xml:space="preserve">hal-04521097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How carbon black nanoparticles affect the occurrence of soft-sparking during plasma electrolytic oxidation</w:t>
               </w:r>
@@ -646,51 +646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -735,1311 +735,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards control of TiO₂ thickness film in R-HiPIMS process with a coupled optical and electrical monitoring of plasma</w:t>
+                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boivin</w:t>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane Najah</w:t>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Jean-marie-desiree</w:t>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.128073⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813109v1</w:t>
+                <w:t xml:space="preserve">hal-03813194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-grafting pre-functionalization of terephthalic acid by impulse dielectric-barrier discharge (DBD) plasma for amino-based Metal-Organic Frameworks (MOFs)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evidence of in-depth incorporation of carbon nanotubes in alumina layers grown by plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126629⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 440, pp.128489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813240v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of in-depth incorporation of carbon nanotubes in alumina layers grown by plasma electrolytic oxidation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards control of TiO₂ thickness film in R-HiPIMS process with a coupled optical and electrical monitoring of plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Jean-marie-desiree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 440, pp.128489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128489⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 433, pp.128073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.128073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866766v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+                <w:t xml:space="preserve">Amino-grafting pre-functionalization of terephthalic acid by impulse dielectric-barrier discharge (DBD) plasma for amino-based Metal-Organic Frameworks (MOFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Royaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 290, pp.126629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813194v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t>
+                <w:t xml:space="preserve">Etching of iron and iron–chromium alloys using ICP-RIE chlorine plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Charyton</w:t>
+                <w:t xml:space="preserve">Guillaume Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+                <w:t xml:space="preserve">Feriel Laourine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Stéphane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.095022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400887v1</w:t>
+                <w:t xml:space="preserve">hal-03378471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Anion Exchange Membranes Fabricated by Coating and UV Crosslinking of Low-Cost Precursors Tested in a Redox Flow Battery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Charyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Deboli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13152396⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400873v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching of iron and iron–chromium alloys using ICP-RIE chlorine plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feriel Laourine</w:t>
+                <w:t xml:space="preserve">Composite Anion Exchange Membranes Fabricated by Coating and UV Crosslinking of Low-Cost Precursors Tested in a Redox Flow Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Charyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guilet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marcos</w:t>
+                <w:t xml:space="preserve">Francesco Deboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (9), pp.095022. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac1714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13152396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378471v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex surface treatment of metallic alloys combining cold-spray and plasma electrolytic oxidation technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Akoda</w:t>
+                <w:t xml:space="preserve">P. Haraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ferry</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maizeray</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 392, pp.125756. </w:t>
+              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910100v1</w:t>
+                <w:t xml:space="preserve">hal-02910106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Duplex surface treatment of metallic alloys combining cold-spray and plasma electrolytic oxidation technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haraux</w:t>
+                <w:t xml:space="preserve">K. Akoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">O. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">A. Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
+              <w:t xml:space="preserve">, 2020, 392, pp.125756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910106v1</w:t>
+                <w:t xml:space="preserve">hal-02910100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.107977. </w:t>
@@ -2077,51 +2077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of metallurgical state of substrate on the efficiency of plasma electrolytic oxidation (PEO) process on magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay in micro-discharges appearance during PEO of Al: Evidence of a mechanism of charge accumulation at the electrolyte/oxide interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2849,2875 +2849,2875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.064003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612228v1</w:t>
+                <w:t xml:space="preserve">hal-03612173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronised electrical monitoring and high speed video of bubble growth associated with individual discharges during plasma electrolytic oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. W. Clyne</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.124⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286245v1</w:t>
+                <w:t xml:space="preserve">hal-03612228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation on the initial stage of 1 eV carbon deposition on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronised electrical monitoring and high speed video of bubble growth associated with individual discharges during plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Troughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Philipp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">T. W. Clyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/26/265303⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 359, pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286244v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed video evidence for localised discharge cascades during plasma electrolytic oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulation on the initial stage of 1 eV carbon deposition on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic G. V. Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. W. Clyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/26/265303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286240v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High speed video evidence for localised discharge cascades during plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Troughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Clyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (6), pp.064003. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.125-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612173v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
+                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612261v1</w:t>
+                <w:t xml:space="preserve">hal-02047563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined SIMS and AFM study of complex structures of streamers on metallic multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of discharges with electrode surfaces in dielectric liquids: application to nanoparticle synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Audinot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22, SI), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190497v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous carbon deposition on a silicon (100) surface, a MD simulation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Henrion</w:t>
+                <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.069⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285332v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining electron temperature and electron density in moderate pressure H-2/CH4 microwave plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gicquel</w:t>
+                <w:t xml:space="preserve">Continuous carbon deposition on a silicon (100) surface, a MD simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic G. V. Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/20/205201⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 326, pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285330v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of discharges with electrode surfaces in dielectric liquids: application to nanoparticle synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Combined SIMS and AFM study of complex structures of streamers on metallic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224016⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (S1), pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining electron temperature and electron density in moderate pressure H-2/CH4 microwave plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nominé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (8), pp.081603. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/20/205201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047563v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-surface interaction in heptane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4809766⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284948v1</w:t>
+                <w:t xml:space="preserve">hal-01285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Discharges in Heptane with Silicon Covered by a Carpet of Carbon Nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
+                <w:t xml:space="preserve">Plasma-surface interaction in heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Kosior</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201300106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4809766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284946v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts created on various materials by micro-discharges in heptane: Influence of the dissipated charge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bubbles created by plasma in heptane for micro-gap conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4780786⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (2, 1), pp.991-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4812255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284939v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of anatase functionalization and photocatalytic self-cleaning properties of keratins by microwave-generated plasma afterglow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shchedrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duchanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.063⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221, pp.70-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284945v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bubbles created by plasma in heptane for micro-gap conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effects of Ar-N-2-O-2 Microwave Plasma on Poly-L-Lactic Acid Thin Films Designed for Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Jamshidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4812255⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (6), pp.535-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201200124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284950v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts created on various materials by micro-discharges in heptane: Influence of the dissipated charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.01.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4780786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284934v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ar-N-2-O-2 Microwave Plasma on Poly-L-Lactic Acid Thin Films Designed for Tissue Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enhancement of anatase functionalization and photocatalytic self-cleaning properties of keratins by microwave-generated plasma afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Sze Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid A. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201200124⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 545, pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272764v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of micro-discharges in heptane with metallic multi-layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. -N. Audinot</w:t>
+                <w:t xml:space="preserve">Interaction of Discharges in Heptane with Silicon Covered by a Carpet of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kosior</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.074⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.885-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201300106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284936v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ar–H2–N2 microwave plasma on chitosan and its nanoliposomes blend thin films designed for tissue engineering applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Linder</w:t>
+                <w:t xml:space="preserve">Interaction of micro-discharges in heptane with metallic multi-layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -N. Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 274, pp.378-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865307v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Ar–H2–N2 microwave plasma on chitosan and its nanoliposomes blend thin films designed for tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hy Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (2), pp.401-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Growth of Silicon Oxide Nanowires by Micro-Afterglow Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,90 +5806,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive force field potential for carbon deposition on silicon surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic G.V. Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta Mether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (39), pp.395004. </w:t>
@@ -5921,941 +5921,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapour deposition enhanced by atmospheric microwave plasmas: a large-scale industrial process or the next nanomanufacturing tool?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+                <w:t xml:space="preserve">Changes induced by process parameters in oxide layers grown by the PEO process on Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gries</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Kosior</w:t>
+                <w:t xml:space="preserve">J.L. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duchanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/2/024004⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S133-S136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190534v1</w:t>
+                <w:t xml:space="preserve">hal-02190530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience with non-equilibrium plasmas at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streamer-Surface Interaction in Heptane with Micro-Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/36/363001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00651636v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Atmospheric Plasma Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">On the origin of self-organization of SiO2 nanodots deposited by CVD enhanced by atmospheric pressure remote microplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-011-9642-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (17), pp.174022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190527v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-rate deposition by microwave RPECVD at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical vapour deposition enhanced by atmospheric microwave plasmas: a large-scale industrial process or the next nanomanufacturing tool?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Cardoso</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.024004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/2/024004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190532v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced by process parameters in oxide layers grown by the PEO process on Al alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscience with non-equilibrium plasmas at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (36), pp.363001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/36/363001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.01.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190530v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-Surface Interaction in Heptane with Micro-Gaps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">High-rate deposition by microwave RPECVD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tixhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.89⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (13), pp.4177-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190522v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of self-organization of SiO2 nanodots deposited by CVD enhanced by atmospheric pressure remote microplasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Henrion</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Atmospheric Plasma Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (17), pp.174022. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.744-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/17/174022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-011-9642-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613280v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of SiO2 nanodots deposited by chemical vapor deposition using an atmospheric pressure remote microplasma</w:t>
               </w:r>
@@ -6945,103 +6945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mass transport in an atmospheric pressure remote plasma-enhanced chemical vapor deposition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tixhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (2), pp.024909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7185,472 +7185,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OES during reforming of methane by microwave plasma at atmospheric pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Filamentation in argon microwave plasma at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b905323a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.093306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3125525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190544v1</w:t>
+                <w:t xml:space="preserve">hal-02190550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation in argon microwave plasma at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Titanium Nitriding by Microwave Atmospheric Pressure Plasma: Towards Single Crystal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Kosior</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3125525⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S1), pp.S302-S305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200930704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190550v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium Nitriding by Microwave Atmospheric Pressure Plasma: Towards Single Crystal Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Arnoult</w:t>
+                <w:t xml:space="preserve">OES during reforming of methane by microwave plasma at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clodomiro Alves Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nierlly K.M. Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (10), pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b905323a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.200930704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190546v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow transition in a small scale microwave plasma jet at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,90 +7723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: theoretical insight and applications in surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (1), pp.41-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7853,77 +7853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave plasmas at atmospheric pressure: New theoretical developments and applications in surface science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Perito Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7991,77 +7991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Perito Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microelectronics, Electronic Components and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,90 +8086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impurities on the temperature of an atmospheric helium plasma in microwave resonant cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keravec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8517,77 +8517,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional–radiative modelling of a helium microwave plasma in a resonant cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kosior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (23), pp.7343-7356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8627,733 +8627,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium plasma electrolytic oxidation (PEO) : Process investigation and layer characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oxide fluxes on activation mechanisms of tungsten inert gas process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saindrenan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATB Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.126-132</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190674v1</w:t>
+                <w:t xml:space="preserve">hal-00084504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Hexatriacontane by O2-N2 microwave post-discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen grafting and etching of hexatriacontane in late N/sub 2/-o/sub 2/post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hody</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-006-9017-3⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 506-507, pp.212-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083962v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxide fluxes on activation mechanisms of tungsten inert gas process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Saindrenan</w:t>
+                <w:t xml:space="preserve">Influence of trace oxygen on He(2 3S) density in a He–O2 microwave discharge at atmospheric pressure: behaviour of the time afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perito Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, issue 19, pp.4178-4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/19/009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084504v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen grafting and etching of hexatriacontane in late N/sub 2/-o/sub 2/post-discharges</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modification of Hexatriacontane by O2-N2 microwave post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.016⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.251-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-006-9017-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119733v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trace oxygen on He(2 3S) density in a He–O2 microwave discharge at atmospheric pressure: behaviour of the time afterglow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aluminium plasma electrolytic oxidation (PEO) : Process investigation and layer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaspard-Mécuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATB Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.126-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/19/009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00123210v1</w:t>
+                <w:t xml:space="preserve">hal-02190674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a capacitively coupled RF plasma for SiO2 deposition: numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9584,77 +9584,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 200, pp.26-30. </w:t>
@@ -9717,64 +9717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics of an electrolytic microarc process for aluminium alloy oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mécusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10151,64 +10151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 169-170, pp.181-185. </w:t>
@@ -10252,294 +10252,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of a pulsed CH4–H2 plasma to improve microwave plasma assisted chemical vapour deposition process for diamond synthesis</w:t>
+                <w:t xml:space="preserve">Time-resolved plasma diagnostics for a better understanding of the improvement of pulsed MWPACVD of diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Poucques</w:t>
+                <w:t xml:space="preserve">L De Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hugon</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01436-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (6), pp.896-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/34/6/311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190572v1</w:t>
+                <w:t xml:space="preserve">hal-02190574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of zygotic transcription and maternal transcript legacy in the rabbit embryo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic of a pulsed CH4–H2 plasma to improve microwave plasma assisted chemical vapour deposition process for diamond synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">L. de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 146-147, pp.586-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01436-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672088v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface cleaning and passivation of an iron foil by a nitrogen post-discharge surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mézerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,230 +10608,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 142-144, pp.761-766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0257-8972(01)01116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved plasma diagnostics for a better understanding of the improvement of pulsed MWPACVD of diamond</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset of zygotic transcription and maternal transcript legacy in the rabbit embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alnot</w:t>
+                <w:t xml:space="preserve">A. Brunet-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58, pp.127-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190574v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen on molecular ions N 2 + (X 2 Sigma g + ) and N 2 + (B 2 Sigma u + ) kinetic processes in direct current and direct current-pulse N 2 -H 2 glow discharges</w:t>
               </w:r>
@@ -10880,341 +10880,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of a DC-pulsed plasma: plasma diagnostics and nitrided sample analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the pulsed glow discharge of a nitriding reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fabry</w:t>
+                <w:t xml:space="preserve">E Guiberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Scherentz</w:t>
+                <w:t xml:space="preserve">Gildas Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.729-733. </w:t>
+              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.552-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00320-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00188-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190578v1</w:t>
+                <w:t xml:space="preserve">hal-02190583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the pulsed glow discharge of a nitriding reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of a DC-pulsed plasma: plasma diagnostics and nitrided sample analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Guiberteau</w:t>
+                <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
+                <w:t xml:space="preserve">Véronique Scherentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.552-556. </w:t>
+              <w:t xml:space="preserve">, 1997, 97 (1-3), pp.729-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00188-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190583v1</w:t>
+                <w:t xml:space="preserve">hal-02190578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the respective durations of the discharge and the afterglow on the reactivity of a DC pulsed plasma used for iron nitriding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 29 (3), pp.761-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11273,64 +11273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved determination of the electron energy distribution function in a DC pulsed plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 5 (3), pp.553-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11744,431 +11744,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An undergraduate experiment for plasma spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effects of hydrogen on iron nitriding in a pulsed plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/12/1/009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 24 (7), pp.1076-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/24/7/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190620v1</w:t>
+                <w:t xml:space="preserve">hal-02190655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrogen on iron nitriding in a pulsed plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Fabry</w:t>
+                <w:t xml:space="preserve">Low frequency d.c. pulsed plasma for iron nitriding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cussenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/24/7/007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 139, pp.15-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-5093(91)90587-D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190655v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency d.c. pulsed plasma for iron nitriding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An undergraduate experiment for plasma spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Cussenot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 139, pp.15-19. </w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 12 (1), pp.47-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-5093(91)90587-D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/12/1/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190599v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats excités des plasmas pour la nitruration de surfaces métalliques et le dépôt de TiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12482,64 +12482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of oscillator strengths for UI and UII lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12624,523 +12624,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Plasma (lasers) et interfaces : Diagnostic plasma en milieu multiphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plasma Science and Entrepreneurship Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">1eres Rencontres Scientifiques Plamsmas Froids et Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371816v1</w:t>
+                <w:t xml:space="preserve">hal-02390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma (lasers) et interfaces : Diagnostic plasma en milieu multiphasique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amer Melhem</w:t>
+                <w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres Rencontres Scientifiques Plamsmas Froids et Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th Plasma Science and Entrepreneurship Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390579v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of atomic hydrogen loss process by means of time resolved LIF measurements in a pulsed microwave discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Hugon</w:t>
+                <w:t xml:space="preserve">Influence of the process parameters on both the plasma and the silicon oxide film properties in an O2/HMDSO PACVD process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop in Frontiers in low temperature plasma diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Les Houches, France</w:t>
+              <w:t xml:space="preserve">ISPC 17-17th Int. Symp. Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114775v1</w:t>
+                <w:t xml:space="preserve">hal-00114822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the process parameters on both the plasma and the silicon oxide film properties in an O2/HMDSO PACVD process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Goujon</w:t>
+                <w:t xml:space="preserve">Identification of atomic hydrogen loss process by means of time resolved LIF measurements in a pulsed microwave discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 17-17th Int. Symp. Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">6th Workshop in Frontiers in low temperature plasma diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114822v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13158,103 +13158,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des paramètres plasmas d'une DBD impulsionnelle pour la formation des espèces actives de type NH utiles pour la fonctionnalisation des polymères de coordination poreux (MOFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymane Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du réseau des plasmas froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, St Dié des Vosges, France</w:t>
@@ -13309,51 +13309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Najah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13440,51 +13440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Electrolytic Oxidation: Sparking Discharge Regimes and the Role of Soft Sparking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13628,51 +13628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13746,51 +13746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13844,51 +13844,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations traductionnelles dans l'embryon préimplantatoire de mammifère. Isolement de plusieurs ARNm maternels dans l'embryon de lapin. Etude de leur stabilité et de leur traductibilité au cours du développement préimplantatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14005,51 +14005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B9969BC"/>
+    <w:nsid w:val="258CDC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14236,51 +14236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-henrion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-6472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Marie-Desiree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Jean-marie-desiree" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.128073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126629" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Deboli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13152396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac1714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.06.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St.&#8201;j. Braithwaite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03873" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Troughton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nomine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Clyne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.124" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Jana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G. V. Briquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/26/265303" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleming" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5635" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ754TZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZDVBHMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/20/205201" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kosior" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Audinot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809766" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQRVZPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4780786" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Tung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Daoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.063" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ0HKQT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812255" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Audinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.074" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V1WT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NX2P523-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G.V. Briquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Mether" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/39/395004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arnoult" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosior" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/2/024004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC6ADB974F34059E817BE8BD331653E33B194BCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henrion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/36/363001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55A0A9D386144E47D639773FD452BDC0CF95205F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9642-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cardoso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tixhon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B7BKSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190530v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69D6298R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.89" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613280v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kosior" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoult" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3360228" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3294966" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillieron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009200" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADB7BF9D85AA7D324B98BA1BB887971816191CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodomiro Alves Junior" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nierlly K.M. Galv&#227;o" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Gregory" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905323a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB851F3ABF01F3D7D08EC4F36A83B33F6A97F997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125525" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025564" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190684v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Perito Cardoso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnoult" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190678v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190564v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/5/012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F2955778EB853C96ED338068CF2D03B0E2D6E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123072v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leconte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saindrenan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329307X159810" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaspard-M&#233;cuson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dujardin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Z0LT4H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/23/015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8DA6B6660F9FC05BC996BB01621E203DF0E703C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hody" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-006-9017-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCJ3K36G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiebaut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWNC1TN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123210v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perito Cardoso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/19/009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K9WW8M6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.07.027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKF2TXMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.050" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PK8CN8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.108" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KN8LGC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;cusson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67VGVJ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.048" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01GBDSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00585-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8ZTGWCB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190571v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;zerette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00041-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1V1J6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190572v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01436-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90CDEDADB1F655B8F0F75B7CF359AC4915B082A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672088v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Simon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190573v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;zerette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01116-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SS0C8Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190574v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L De Poucques" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/311" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D035D2A381DE696805892C80C3BDB95290AD20CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190576v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Scherentz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/1/306" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B7C8468185FC26BA88C729E611A4E4FB5165F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190578v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherentz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00320-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0355B82244B5BCAC7943685ADC3D8C508C80F646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190583v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiberteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00188-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D9C4327C04D5FA65EF242A72C9CF82AB475E58E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/037" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5A95E6B007A54D518311A2FA98F76FAE5582C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/5/3/024" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAB62E82A406DEF10C625C9C12B42F4291D63D6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pigeat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)08334-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL34S3H1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190592v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(93)90058-V" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZGW62W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/1/2/007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BB8E382BC02A83D14B969AB112B3443042BEDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190620v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/12/1/009" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1439DB94C862E5D3214ACB75A56764F317EC4292/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/24/7/007" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA2D0F6BAB3635AE30C7DE49AF57AE8DF2B7823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190599v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;my" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cussenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(91)90587-D" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW14KBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190663v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantois Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190625v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sultan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baravian" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gantois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(88)87051-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/247F197573F6FE01F45CA35008520C78A15D92D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac198860050747" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190629v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Remy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(87)90155-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GBKGQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390579v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114775v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114822v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052221v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Poucques" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841435v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-henrion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-6472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130897620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Marie-Desiree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Jean-marie-desiree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.128073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Laourine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac1714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Deboli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13152396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalios Ntomprougkidis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.06.057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St.&#8201;j. Braithwaite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.031001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03873" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Troughton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nomine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Clyne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.124" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Jana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G. V. Briquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/26/265303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kosior" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZDVBHMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleming" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ754TZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derkaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/20/205201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284948v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Audinot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809766" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4812255" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4780786" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Tung" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Daoud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.063" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPQ0HKQT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300106" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQRVZPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Audinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.03.074" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6V1WT0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arnoult" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NX2P523-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic G.V. Briquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Mether" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/39/395004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.01.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69D6298R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.89" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arnoult" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kosior" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henrion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/17/174022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosior" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/2/024004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC6ADB974F34059E817BE8BD331653E33B194BCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gries" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/36/363001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55A0A9D386144E47D639773FD452BDC0CF95205F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cardoso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tixhon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.02.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B7BKSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9642-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoult" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3360228" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190540v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3294966" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillieron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009200" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADB7BF9D85AA7D324B98BA1BB887971816191CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190550v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125525" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190546v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Weber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930704" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodomiro Alves Junior" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nierlly K.M. Galv&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Gregory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905323a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB851F3ABF01F3D7D08EC4F36A83B33F6A97F997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025564" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190684v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Perito Cardoso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnoult" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190678v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190564v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keravec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/5/012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F2955778EB853C96ED338068CF2D03B0E2D6E9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123072v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leconte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saindrenan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329307X159810" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaspard-M&#233;cuson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dujardin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Z0LT4H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/23/015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8DA6B6660F9FC05BC996BB01621E203DF0E703C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084504v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119733v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hody" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thiebaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWNC1TN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123210v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perito Cardoso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/19/009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K9WW8M6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083962v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hody" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pintassilgo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-006-9017-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCJ3K36G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujardin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.07.027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKF2TXMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.050" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PK8CN8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.02.108" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KN8LGC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;cusson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.01.076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67VGVJ69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.07.048" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01GBDSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00585-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8ZTGWCB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190571v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;zerette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00041-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1V1J6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190574v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L De Poucques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/6/311" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D035D2A381DE696805892C80C3BDB95290AD20CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190572v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01436-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90CDEDADB1F655B8F0F75B7CF359AC4915B082A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190573v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;zerette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(01)01116-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SS0C8Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672088v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Simon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190576v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Scherentz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/1/306" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B7C8468185FC26BA88C729E611A4E4FB5165F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190583v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiberteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bonhomme" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00188-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D9C4327C04D5FA65EF242A72C9CF82AB475E58E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Scherentz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00320-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0355B82244B5BCAC7943685ADC3D8C508C80F646/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/037" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5A95E6B007A54D518311A2FA98F76FAE5582C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190584v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/5/3/024" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAB62E82A406DEF10C625C9C12B42F4291D63D6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pigeat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(95)08334-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL34S3H1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190592v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0257-8972(93)90058-V" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZGW62W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/1/2/007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BB8E382BC02A83D14B969AB112B3443042BEDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190655v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/24/7/007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA2D0F6BAB3635AE30C7DE49AF57AE8DF2B7823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190599v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;my" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cussenot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(91)90587-D" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW14KBNW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190620v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/12/1/009" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1439DB94C862E5D3214ACB75A56764F317EC4292/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190663v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantois Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190625v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sultan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baravian" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gantois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(88)87051-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/247F197573F6FE01F45CA35008520C78A15D92D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac198860050747" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190629v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Remy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(87)90155-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5GBKGQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390579v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114822v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114775v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052221v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Poucques" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841435v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>