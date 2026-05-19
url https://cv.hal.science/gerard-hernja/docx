--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -75,998 +75,1370 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derrière les maux, le sens des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation n'est pas une solution face aux crises structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coût et financement de la mobilité inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité, la ruralité et les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’acceptabilité, pour une mobilité désirée et désirable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité inclusive, comprendre les enjeux pour évoquer son financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602969v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si la mobilité cachait les vrais problèmes de la ruralité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les mots communs effacent les concepts : Mobilité, mobilité inclusive, mobilité solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Et si la mobilité cachait les vrais problèmes de la ruralité ?</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une critique constructive du « colibrisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité à l'épreuve de la désaffection des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour une critique constructive du « colibrisme »</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité, les transports et les séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mobilité, les transports et les séniors</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité inclusive et durable, des mots et des maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilité inclusive et durable, des mots et des maux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La navette automatisée comme objet d’influence des comportements de conduite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement, transformation et mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer les règles du code de la route, respecter les personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite, les dangers, les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE MOTARD, UN CONDUCTEUR SINGULIER QUI GAGNE À ETRE PRUDENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité comme principe d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité comme un service ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gérard Hernja</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mobilité en trompe l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernja Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité a besoin de sens pour être durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hernja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1076,719 +1448,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coûts et bénéfices des mobilités inclusives et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la mobilité inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wimoov, Sep 2025, Abbeville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des séniors comme philosophie du temps qui reste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives et solutions pour la mobilité des séniors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wimoov, Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'accompagnement des motards novices !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accidentologie Moto, comprendre les accidents pour agir efficacement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liberty Rider, Jun 2025, Paris, station F, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite auto et transitions de mobilité des séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité, IA et numérique : quelles pratiques demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MERCI JULIE, Jul 2025, Torcy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de comportements et mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AGIR Transports 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGIR Transport, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser la question des impacts du changement climatique sur les transports pour des solutions qui protègent et qui transforment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire technique de l’AISS : défis pour la sécurité et la santé au travail dans le contexte du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de la Sécurité Routière (AISS°, Dec 2024, DAKAR, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vélo : la chaîne qui nous émancipe de la voiture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Fédération des Usagers de la Bicyclette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des usagers de la bicyclette, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déplacement à la mobilité, quel impact sur le risque routier en entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque routier ; sortir de l'angle mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DREETS Haut-de-France, Apr 2023, Arras, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager des formations et des actions qui contribueraient à modifier les comportements des usagers de la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les accidents de la circulation : approches Psychologiques et Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des conducteurs et recherche en Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1798,153 +2170,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion autour des mobilités générationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la mobilité à partir de l'éducation Bougeons &amp;quot;vraiment&amp;quot; les lignes ! Construire la mobilité par l'Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1954,91 +2326,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séniors peuvent-ils se passer de leurs voitures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2048,463 +2420,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche Responsable des Passages à Niveau par les usagers de la route Par Virginie TAILLANDIER (SNCF) et Gérard HERNJA (ECF) Mars 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SNCF Paris; Ecole de conduite française. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des jeunes dans les territoires ruraux La construction de la mobilité des jeunes dans un territoire rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mergier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire de la Mobilité Inclusive. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des jeunes dans un territoire rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mergier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire de la Mobilité Inclusive. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des activités pédagogiques des enseignants de la conduite des écoles de conduite sociales et associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DSCR; Fondation MAIF. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche cognitive de la relation au risque chez les conducteurs novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Nancy 2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2514,595 +2886,595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche plus responsable des passages à niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes/Roads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véhicule autonome : Les représentations du véhicule et de la conduite pour un conducteur exclu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ingeo.2002.281.www.persee.fr/doc/ingeo_0020-0093_2002_nu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer un dispositif de mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche systémique de prévention pour les usagers de la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventique Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignant de la conduite : un métier en voie de transformation ou de disparition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (01-02), pp.103-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0761898017002084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse qualitative des pratiques pédagogiques des enseignants de la conduite et de l'effet de l'expérience du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sieffer Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27, pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir les pratiques pédagogiques des enseignants de la conduite pour peser sur l'implication des conducteurs novices dans les accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sieffer Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3112,114 +3484,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de raisonnement, représentations de la conduite et relations aux risques chez les formés impliqués dans des situations d'apprentissage de la conduite d'un véhicule automobile :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hernja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Nancy 2, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN21004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3366,51 +3738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887360v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hernja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088347v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernja G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillandier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mergier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Higel&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sieffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Dupuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2002.281.www.persee.fr/doc/ingeo_0020-0093_2002_nu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002084" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffer Nicole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hernja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887360v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088347v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernja G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mergier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Higel&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sieffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.2002.281.www.persee.fr/doc/ingeo_0020-0093_2002_nu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002084" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffer Nicole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>