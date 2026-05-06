--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -809,151 +809,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathématiques pour les sciences économiques et sociales. Algèbre 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. PUF, pp.330, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathématiques pour les sciences économiques et sociales. Analyse 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. PUF, pp.616, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706917v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00706912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique et économie au temps des Lumières.</w:t>
               </w:r>
@@ -1510,203 +1510,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'économie saisie par la statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 133, pp.59-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jules Dupuit, &amp;quot;Société d'économie politique de Paris&amp;quot; and the issue of population in France (1850-66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 13 (N° 3), pp.337-363. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672560600875406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09672560600875406⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00188730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'économie saisie par la statistique</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de Keynes : au moins la comptabilité nationale !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, N° 133, pp.59-69</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol. 79 (N° 1-2), pp.1- 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ephémérides du citoyen : un grand instituteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1722,126 +1791,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pestalozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, N° 2, pp.6- 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420266v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00420696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des blés en France au dix-huitième siècle : Galiani, critique des physiocrates.</w:t>
               </w:r>
@@ -1890,165 +1890,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Achylle Nicolas Isnard, précurseur de Léon Walras?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ISMEA. Série PE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 20-21, pp.29-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures de la pensée quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706815v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00706849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des branches non marchandes des administrations : incohérences et perspectives</w:t>
               </w:r>
@@ -2715,419 +2715,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les comptabilités de Maurice Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diemer, Arnaud ;Lallement, Jérôme ; Munier, Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice Allais et la science économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Clément Juglar, pp.151-169, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Say et les ingénieurs des Ponts et Chaussées (1803-1850) : un premier repérage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiran, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Baptiste Say : influences, critiques et postérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Classiques Garnier, pp.409-442, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00487790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçus biographiques et éditoriaux sur Jules Dupuit</w:t>
+                <w:t xml:space="preserve">Un panorama historique des grands problèmes d'infrastructure et de réglementations abordés par Jules Dupuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres économiques complètes de Jules Dupuit. Vol.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, pp.1-34, 2009</w:t>
+              <w:t xml:space="preserve">, Economica, pp.35-78, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00450359v1</w:t>
+                <w:t xml:space="preserve">halshs-00450360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama historique des grands problèmes d'infrastructure et de réglementations abordés par Jules Dupuit</w:t>
+                <w:t xml:space="preserve">Jules Dupuit, un économiste libéral en son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres économiques complètes de Jules Dupuit. Vol.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.1-42, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçus biographiques et éditoriaux sur Jules Dupuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres économiques complètes de Jules Dupuit. Vol.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica, pp.35-78, 2009</w:t>
+              <w:t xml:space="preserve">, Economica, pp.1-34, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-00450363v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur de la physiocratie : la controverse Graslin-Baudeau</w:t>
               </w:r>
@@ -3253,173 +3253,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Roland de la Platière (1734-1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut des Sciences de l'Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des économistes lyonnais et du Dauphiné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de l'Homme, pp.310-317, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les statistiques du revenu national en France (1848-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traditions économiques françaises (1848-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.355-368, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00706867v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00706879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme fiscale, physiocratie et statistique : le cas Lavoisier</w:t>
               </w:r>
@@ -3907,51 +3907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article227" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Klotz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75739-book-07102930-9782051029308.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75252-book-07102875-9782051028752.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph-Andr&#233; Roubaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.977320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560600875406" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05430522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article227" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556226v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herencia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Klotz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75739-book-07102930-9782051029308.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com/fr/slatkine-reprints-erudition/75252-book-07102875-9782051028752.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04240236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slatkine.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph-Andr&#233; Roubaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2014.977320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560600875406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05430522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.156270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>