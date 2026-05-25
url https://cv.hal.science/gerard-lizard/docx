--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -4526,295 +4526,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
+                <w:t xml:space="preserve">Dimethyl fumarate and monomethyl fumarate attenuate oxidative stress and mitochondrial alterations leading to oxiapoptophagy in 158N murine oligodendrocytes treated with 7β-hydroxycholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+                <w:t xml:space="preserve">Randa Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Haji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.105432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163534v1</w:t>
+                <w:t xml:space="preserve">hal-03487954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethyl fumarate and monomethyl fumarate attenuate oxidative stress and mitochondrial alterations leading to oxiapoptophagy in 158N murine oligodendrocytes treated with 7β-hydroxycholesterol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Sghaier</w:t>
+                <w:t xml:space="preserve">Rihab Haji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194, pp.105432. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487954v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microglial cell model for acyl-CoA oxidase 1 deficiency</w:t>
               </w:r>
@@ -6020,350 +6020,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoprotective activities of milk thistle seed oil used in traditional tunisian medicine on 7-ketocholesterol and 24s-hydroxycholesterol-induced toxicity on 158n murine oligodendrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vejux</w:t>
+                <w:t xml:space="preserve">The effect of oxysterols on nerve impulses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Namsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox7070095⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621118v1</w:t>
+                <w:t xml:space="preserve">hal-01873841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of oxysterols on nerve impulses.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haithem Hamdouni</w:t>
+                <w:t xml:space="preserve">Cytoprotective activities of milk thistle seed oil used in traditional tunisian medicine on 7-ketocholesterol and 24s-hydroxycholesterol-induced toxicity on 158n murine oligodendrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (7), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox7070095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.04.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01873841v1</w:t>
+                <w:t xml:space="preserve">hal-02621118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of peroxisomal changes in oligodendrocytes treated with 7-ketocholesterol: Attenuation by α-tocopherol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryam Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Karym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6720,77 +6720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Kv3.1b potassium channel level and intracellular potassium concentration in 158N murine oligodendrocytes and BV-2 murine microglial cells treated with 7-ketocholesterol, 24S-hydroxycholesterol or tetracosanoic acid (C24:0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Maatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryam Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6982,605 +6982,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Cytometric Analysis of the Expression Pattern of Peroxisomal Proteins, Abcd1, Abcd2, and Abcd3 in BV-2 Murine Microglial Cells.</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryam Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6937-1_25⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (Pt B), pp.151-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539021v1</w:t>
+                <w:t xml:space="preserve">hal-01912331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argan Oil-Mediated Attenuation of Organelle Dysfunction, Oxidative Stress and Cell Death Induced by 7-Ketocholesterol in Murine Oligodendrocytes 158N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Karym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryam Debbabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wiem Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18102220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01912331v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argan Oil-Mediated Attenuation of Organelle Dysfunction, Oxidative Stress and Cell Death Induced by 7-Ketocholesterol in Murine Oligodendrocytes 158N</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Badreddine</w:t>
+                <w:t xml:space="preserve">Evidence of biological activity of Mentha species extracts on apoptotic and autophagic targets on murine RAW264.7 and human U937 monocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hadj-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meryam Debbabi</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms18102220⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13880209.2016.1235208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685177v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of biological activity of Mentha species extracts on apoptotic and autophagic targets on murine RAW264.7 and human U937 monocytic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Brahmi</w:t>
+                <w:t xml:space="preserve">Flow Cytometric Analysis of the Expression Pattern of Peroxisomal Proteins, Abcd1, Abcd2, and Abcd3 in BV-2 Murine Microglial Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryam Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Helali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Karym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Hadj-Ahmed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nury</w:t>
+                <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.286-293. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1595, pp.257-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13880209.2016.1235208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6937-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513649v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of K+ homeostasis disruption in cellular dysfunction triggered by 7-ketocholesterol, 24S-hydroxycholesterol, and tetracosanoic acid (C24:0) in 158N murine oligodendrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryam Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mostafa Karym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 169, pp.29-38. </w:t>
@@ -8851,51 +8851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mekahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (12), pp.E1973. </w:t>
@@ -9557,51 +9557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana E. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre M.M. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1841 (2), pp.259-266. </w:t>
@@ -9971,51 +9971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gondcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98, pp.102-110. </w:t>
@@ -10329,51 +10329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxisomal ABC transporters and X-linked adrenoleukodystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12085,303 +12085,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory effects of trans-resveratrol analogs molecules on the proliferation and the cell cycle progression of human colon tumoral cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiproliferative activities of resveratrol and related compounds in human hepatocyte derived HepG2 cells are associated with biochemical cell disturbance revealed by fluorescence analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Kristina Marel</w:t>
+                <w:t xml:space="preserve">Allan Lancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Abrossinow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.200700185⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (11-12), pp.1674-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281570v1</w:t>
+                <w:t xml:space="preserve">hal-00376084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative activities of resveratrol and related compounds in human hepatocyte derived HepG2 cells are associated with biochemical cell disturbance revealed by fluorescence analyses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory effects of trans-resveratrol analogs molecules on the proliferation and the cell cycle progression of human colon tumoral cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Lancon</w:t>
+                <w:t xml:space="preserve">Anna-Kristina Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (5), pp.538-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200700185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.06.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376084v1</w:t>
+                <w:t xml:space="preserve">hal-00281570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of a caspase-3-independent mode of cell death associated with lysosomal destabilization in cultured human retinal pigment epithelial cells (ARPE-19) exposed to 7beta-hydroxycholesterol</w:t>
               </w:r>
@@ -15165,337 +15165,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human melanoma cell lines differ in their capacity to release ADP and aggregate platelets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective methods for human papillomavirus detection by fluorescent in situ hybridization and laser excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boukerche</w:t>
+                <w:t xml:space="preserve">C. Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Berthier-Vergnes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Br J Haematol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-257-C4-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313722v1</w:t>
+                <w:t xml:space="preserve">jpa-00252722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective methods for human papillomavirus detection by fluorescent in situ hybridization and laser excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human melanoma cell lines differ in their capacity to release ADP and aggregate platelets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berthier-Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Br J Haematol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 87, pp.763-772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00252722v1</w:t>
+                <w:t xml:space="preserve">hal-00313722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human melanoma cell lines differ in their capacity to release ADP and aggregate platelets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boukerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Berthier-Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17981,51 +17981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45C0CC28"/>
+    <w:nsid w:val="6A799C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18212,51 +18212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-lizard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6330-0172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059247002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Mackrill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2026.105588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Haffouz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khdhiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ben Amor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jerbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13205-025-04495-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tevel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-025-02372-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17040677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772028v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zennouhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Hajji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourhia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2023.109242" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010168" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2022.106114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Singla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronita De" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efferth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mezzetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Sahab Uddin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2022.154520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Msaada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mahfoudhi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5650/jos.ess22110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hammouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04342093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Saih" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911849" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghzaiel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sassi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2021.101324" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Libergoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Florio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10111772" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hajji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.113648" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Masmoudi-Kouki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ghouili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.566026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez-Estrada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cardenia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iuliano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lizard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105515" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Sghaier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105432" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Raas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-E Saih" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondcaille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trompier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.10.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190705192902" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-4MWRZK9M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sghaier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalafi-Nezhad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.04.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183310" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Doria" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caccia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.02.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hadj Ahmed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kharroubi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaoubaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Batbout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0699-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7070095" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdouni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKD1HKBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugba Uzun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPM40V35-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01964927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Karym" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Badreddine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205014666170505101426" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539021v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Helali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Geillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6937-1_25" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102220" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513649v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hadj-Ahmed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2016.1235208" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01964971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben-Khalifa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.03.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3SM6SQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01432713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sa&#239;d El Kebbaj" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Massaad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.08.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01463001v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haj Ahmed" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sakly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.08.028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JX97TL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04342669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mostafa Karym" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.02.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QPR2516-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01455156v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.10.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMV04GP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01448150v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bessam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Mehdadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Djellouli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Haouas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6043-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01389750v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen M&#8217;rad" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad El Mir" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6190-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekahli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17121973" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01534672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam L El Hajj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Kharrassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2015.10.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karym El Mostafa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.01.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBG9STK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O'Callaghan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.01.018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZM8WL6W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518110v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKJF16R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185659v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle C. Genin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E. Lopez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.11.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866542v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Colin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Limagne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ragot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lizard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiringhelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.486" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.074" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8B0DJ7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185043v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vejux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518904v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Riedinger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.09.028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTLQTQW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00813522v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fumoleau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paul" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zanetta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-172" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guerreiro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Besson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellenger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ragot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01708.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauhamad Baarine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ragot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Athias" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilal Kattan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2011.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVSX9QN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00692894v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam I. El Hajj" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vluggens" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1137" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594323v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf300487r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652769v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21017" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514897v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeli Charbonnier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-010-0102-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gimazane" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Izard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24264" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444355v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allory" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelaix" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beaudeux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2009.0374" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291044v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.12.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB48Q1SN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514890v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam El Hajj" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06311.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200422v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire-Ewing" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Royer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Logette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9063-0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281570v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kristina Marel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700185" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF41DFF561A8E49E669C47C612C0F6F22F6ED4E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376084v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lancon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Abrossinow" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.06.006" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664689v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680802337397" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2006.101485" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164342v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-006-0268-0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VH8NPBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259260v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lan&#231;on" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hanet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jannin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013664" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164348v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20410" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662961v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vejux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ma&#239;za" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)73815-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971160v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunet C&#233;line" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Ewing St&#233;phanie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;trier Franck" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;el Dominique" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.20096" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H691CPNQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00148786v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10027" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980086v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wedemeyer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0369-8114(03)00127-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82CN7DN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00154288v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Plotkowski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helv&#233;cio Cc P&#243;voa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Mb Pereira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Desrumaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.13.8.883" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688564v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936665v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brunet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Millanvoye-Van Brussel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.atv.18.7.1054" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688324v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998634v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genestier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Flacher" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00532-E" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252724v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;t&#233;zeau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachdjian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kiefer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Druart" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cacheux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994461" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/081DFB228972B9E9BCB92C55A73C8496CC238C8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313722v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerche" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabone" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252722v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chardonnet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994459" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B2B0BE3A9D1B0C473CE4B5029251B639D881D00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189850v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.1994.tb06736.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448141v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loquin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Griffiths" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdoun" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754354v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169250v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Sallemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Masmoudi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169249v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashadani" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168092v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Chagrani" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sada Al-Mashhadani" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838370v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838598v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820336v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Midaoui" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Hafid" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Seghrouchni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158086v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01552936v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Filali-Zegzouti" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18071383" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-lizard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6330-0172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059247002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Mackrill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghzaiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2026.105588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Mackrill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H. K. Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2025.106993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Haffouz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khdhiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ben Amor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jerbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13205-025-04495-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hamer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tevel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-025-02372-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17040677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweher Bday" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Souid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallouha Gabbouj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;jux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.70130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Brahmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Benkhalifa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30132883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wai Kan Yeung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Solka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ksepka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maima Matin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aspr-2023-0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772028v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zennouhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Hajji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourhia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2024.109520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664953v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hichami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbiot.2024.100195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Yammine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kharoubi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2024.100153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Hamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Bahdoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13141188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Maaloul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Mahmoudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Mighri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2023.109242" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010168" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2022.106114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev K. Singla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronita De" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efferth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mezzetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Sahab Uddin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2022.154520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Msaada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mahfoudhi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5650/jos.ess22110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksila" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hammouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.109032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhrima Ghosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika Dias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-22-0005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04342093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Saih" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911849" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghzaiel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sassi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2021.101324" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Libergoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Florio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10111772" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2021.105939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hajji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.113648" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Masmoudi-Kouki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Namsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ghouili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.566026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01747" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez-Estrada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cardenia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iuliano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lizard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105515" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Sghaier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105432" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Raas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-E Saih" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondcaille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trompier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.10.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190705192902" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-4MWRZK9M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sghaier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalafi-Nezhad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.04.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183310" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346483v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Cara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret H B&#252;low" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20163877" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Doria" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caccia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.02.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hadj Ahmed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kharroubi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaoubaa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Batbout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0699-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Khalifa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdouni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKD1HKBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7070095" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugba Uzun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPM40V35-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01964927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Karym" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Badreddine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205014666170505101426" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maatoug" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.02.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685177v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102220" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hadj-Ahmed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2016.1235208" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Helali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Geillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6937-1_25" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01964971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben-Khalifa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.03.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3SM6SQR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01432713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sa&#239;d El Kebbaj" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01590603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Massaad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.08.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01463001v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haj Ahmed" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sakly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.08.028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26JX97TL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04342669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mostafa Karym" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.02.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QPR2516-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01455156v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.10.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMV04GP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01448150v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381378v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Bessam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Mehdadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Djellouli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Haouas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6043-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01389750v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen M&#8217;rad" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad El Mir" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6190-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekahli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17121973" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01534672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam L El Hajj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Kharrassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2015.10.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karym El Mostafa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.01.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBG9STK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O'Callaghan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.01.018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZM8WL6W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518110v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.02.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKJF16R4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185659v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle C. Genin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E. Lopez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.11.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866542v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Colin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Limagne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ragot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lizard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiringhelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.486" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Nasser" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.074" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8B0DJ7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185043v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vejux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518904v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Riedinger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.09.028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTLQTQW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00813522v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fumoleau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paul" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zanetta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-172" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guerreiro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Besson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellenger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ragot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01708.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauhamad Baarine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ragot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Athias" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilal Kattan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2011.10.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVSX9QN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00692894v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam I. El Hajj" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vluggens" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1137" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594323v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf300487r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652769v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21017" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514897v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeli Charbonnier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-010-0102-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374912v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gimazane" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Izard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Solary" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24264" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444355v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allory" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelaix" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beaudeux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2009.0374" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291044v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.12.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB48Q1SN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514890v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam El Hajj" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06311.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200422v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire-Ewing" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Royer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Logette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9063-0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376084v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lancon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Abrossinow" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.06.006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281570v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kristina Marel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200700185" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF41DFF561A8E49E669C47C612C0F6F22F6ED4E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664689v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680802337397" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2006.101485" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164342v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-006-0268-0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VH8NPBL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259260v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lan&#231;on" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hanet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jannin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013664" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164348v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20410" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662961v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vejux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ma&#239;za" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)73815-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971160v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunet C&#233;line" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Ewing St&#233;phanie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;trier Franck" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;el Dominique" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.20096" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H691CPNQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00148786v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10027" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980086v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wedemeyer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0369-8114(03)00127-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82CN7DN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00154288v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Plotkowski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helv&#233;cio Cc P&#243;voa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Mb Pereira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Desrumaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.13.8.883" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688564v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deckert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936665v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brunet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Millanvoye-Van Brussel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.atv.18.7.1054" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688324v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998634v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genestier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Flacher" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00532-E" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252724v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;t&#233;zeau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachdjian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kiefer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Druart" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cacheux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994461" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/081DFB228972B9E9BCB92C55A73C8496CC238C8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252722v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chardonnet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994459" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B2B0BE3A9D1B0C473CE4B5029251B639D881D00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313722v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerche" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabone" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189850v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.1994.tb06736.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abdellaoui" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448141v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loquin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Griffiths" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdoun" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754354v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169250v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Sallemi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Masmoudi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169249v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashadani" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169247v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168092v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Chagrani" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sada Al-Mashhadani" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838370v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838598v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820336v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Midaoui" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Hafid" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Seghrouchni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759802v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_21" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843308v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_19" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509752v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158086v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-60204-8_3" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01552936v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Filali-Zegzouti" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18071383" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>