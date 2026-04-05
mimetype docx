--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -741,174 +741,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art d’organiser les enchères de bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Marty</w:t>
+                <w:t xml:space="preserve">L’art d’organiser les enchères de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61, pp.236-253. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 2 (61), pp.236-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930457v1</w:t>
+                <w:t xml:space="preserve">hal-01123190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art d’organiser les enchères de bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Marty</w:t>
+                <w:t xml:space="preserve">L’Art d’organiser les enchères de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (61), pp.236-253</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 61, pp.236-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123190v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes rendus de thèses soutenues</w:t>
               </w:r>
@@ -3764,51 +3764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B8AC271"/>
+    <w:nsid w:val="747E1671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3995,51 +3995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-marty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175442630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Caoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00184-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.045.0355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549810903463395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4075-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230274075_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-marty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175442630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Caoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00184-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.045.0355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549810903463395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4075-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230274075_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>