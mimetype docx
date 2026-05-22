--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -429,564 +429,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d¹encastrement et de désencastrement des enchères de bois public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Marty</w:t>
+                <w:t xml:space="preserve">« Juste » prix et réputation professionnelle : un double enjeu pour les enchères de bois public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (1), pp.355-376. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (4), pp.735 - 744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdm.045.0355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183424v1</w:t>
+                <w:t xml:space="preserve">hal-03930388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Juste » prix et réputation professionnelle : un double enjeu pour les enchères de bois public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Marty</w:t>
+                <w:t xml:space="preserve">« Juste » prix et réputation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45 (4), pp.735 - 744. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2015, 154 (4), pp.735-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.154.0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930388v1</w:t>
+                <w:t xml:space="preserve">hal-01535253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Juste » prix et réputation professionnelle</w:t>
+                <w:t xml:space="preserve">Le processus d¹encastrement et de désencastrement des enchères de bois public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.355-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.045.0355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.154.0735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535253v1</w:t>
+                <w:t xml:space="preserve">hal-01183424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Marty, Sociologie des institutions marchandes : le cas de la mise en vente des bois publics en Lorraine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Marty</w:t>
+                <w:t xml:space="preserve">L’art d’organiser les enchères de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (61), pp.236-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930442v1</w:t>
+                <w:t xml:space="preserve">hal-01123190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art d’organiser les enchères de bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Marty</w:t>
+                <w:t xml:space="preserve">L’Art d’organiser les enchères de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (61), pp.236-253</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 61, pp.236-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123190v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art d’organiser les enchères de bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Marty</w:t>
+                <w:t xml:space="preserve">Comptes rendus de thèses soutenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.236-253. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.7317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.012.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930457v1</w:t>
+                <w:t xml:space="preserve">hal-03930478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes rendus de thèses soutenues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Marty</w:t>
+                <w:t xml:space="preserve">Gérard Marty, Sociologie des institutions marchandes : le cas de la mise en vente des bois publics en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.012.0277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.10057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930478v1</w:t>
+                <w:t xml:space="preserve">hal-03930442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des institutions marchandes : le cas de la mise en vente des bois publics en Lorraine</w:t>
               </w:r>
@@ -1104,278 +1104,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-economic analysis of French public timber sales</w:t>
+                <w:t xml:space="preserve">Des enchères de bois public aux contrats d'approvisionnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 318-319, pp.111-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072343v1</w:t>
+                <w:t xml:space="preserve">hal-01072265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enchères de bois public aux contrats d'approvisionnement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Marty</w:t>
+                <w:t xml:space="preserve">A Socio-Economic Analysis of French Public Timber Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.15-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10549810903463395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072265v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Economic Analysis of French Public Timber Sales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Marty</w:t>
+                <w:t xml:space="preserve">A socio-economic analysis of French public timber sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.15-49. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10549810903463395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930421v1</w:t>
+                <w:t xml:space="preserve">hal-01072343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Public Timber Auctions to Supply Contracts?</w:t>
               </w:r>
@@ -2169,165 +2169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des dispositifs techniques dans la dynamique concurrentielle des ventes aux enchères de bois public.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Marty</w:t>
+                <w:t xml:space="preserve">Les enchères : un jeu raisonnable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2013, Angers, France. 16 p</w:t>
+              <w:t xml:space="preserve">Exposition des BU de Lorraine 2013 - Jeu : les ateliers de la pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine (UL). Nancy, FRA., Mar 2013, nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189804v1</w:t>
+                <w:t xml:space="preserve">hal-01000076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enchères : un jeu raisonnable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Marty</w:t>
+                <w:t xml:space="preserve">Le rôle des dispositifs techniques dans la dynamique concurrentielle des ventes aux enchères de bois public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition des BU de Lorraine 2013 - Jeu : les ateliers de la pensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine (UL). Nancy, FRA., Mar 2013, nancy, France</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2013, Angers, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000076v1</w:t>
+                <w:t xml:space="preserve">hal-01189804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des institutions marchandes : le cas de la mise en vente des bois publics en Lorraine</w:t>
               </w:r>
@@ -3505,51 +3505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-economic analysis of French public timber sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -3764,51 +3764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="747E1671"/>
+    <w:nsid w:val="E5EB74A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3995,51 +3995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-marty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175442630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Caoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00184-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.045.0355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549810903463395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4075-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230274075_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-marty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175442630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Caoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00184-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0735" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.045.0355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0277" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549810903463395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniface" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Des contrats dans les fili&#232;res agricoles, for&#234;t-bois et halieutiques : dialogue entre le droit, l'&#233;conomie et la sociologie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4075-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230274075_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>