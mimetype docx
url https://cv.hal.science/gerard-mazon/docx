--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -476,265 +476,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMO-mediated recruitment allows timely function of the Yen1 nuclease in mitotic cells</w:t>
+                <w:t xml:space="preserve">Changes in the architecture and abundance of replication intermediates delineate the chronology of DNA damage tolerance pathways at UV-stalled replication forks in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dorison</w:t>
+                <w:t xml:space="preserve">Yann Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
+                <w:t xml:space="preserve">Caroline Pouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mazón</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Moreira Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009860⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (17), pp.9909-9929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03682251v1</w:t>
+                <w:t xml:space="preserve">hal-03853540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the architecture and abundance of replication intermediates delineate the chronology of DNA damage tolerance pathways at UV-stalled replication forks in human cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUMO-mediated recruitment allows timely function of the Yen1 nuclease in mitotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pouvelle</w:t>
+                <w:t xml:space="preserve">Hugo Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+                <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Moreira Tavares</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Mazón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (17), pp.9909-9929. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.e1009860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853540v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03682251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FANCM family Mph1 helicase localizes to the mitochondria and contributes to mtDNA stability</w:t>
               </w:r>
@@ -759,51 +759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuejiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lisby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 82, pp.102684 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -837,90 +837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slx5-Slx8 ubiquitin ligase targets active pools of the Yen1 nuclease to limit crossover formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Palancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -971,77 +971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleolytic resolution of recombination intermediates in yeast mitotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.fow065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1069,346 +1069,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cdk/Cdc14 Module Controls Activation of the Yen1 Holliday Junction Resolvase to Promote Genome Stability</w:t>
+                <w:t xml:space="preserve">Ethylene oxide and propylene oxide derived N7-alkylguanine adducts are bypassed accurately in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christie L. Eissler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Philippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine S. Symington</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (1), pp.80-93. </w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.133-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306382v1</w:t>
+                <w:t xml:space="preserve">hal-04306415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene oxide and propylene oxide derived N7-alkylguanine adducts are bypassed accurately in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cdk/Cdc14 Module Controls Activation of the Yen1 Holliday Junction Resolvase to Promote Genome Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cadet</w:t>
+                <w:t xml:space="preserve">Christie L. Eissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mazón</w:t>
+                <w:t xml:space="preserve">Brendan L. Powers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Fuchs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey N. Savinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine S. Symington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.80-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2014.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04306415v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mph1 and Mus81-Mms4 Prevent Aberrant Processing of Mitotic Recombination Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine S. Symington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (1), pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rad1-Rad10 nuclease promotes chromosome translocations between dispersed repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,90 +1585,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring bypass of single replication-blocking lesions by damage avoidance in the Escherichia coli chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Naiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (18), pp.9036-9043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,330 +1696,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnapShot: Homologous Recombination in DNA Double-Strand Break Repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mus81 and Yen1 Promote Reciprocal Exchange during Mitotic Recombination to Maintain Genome Integrity in Budding Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Kwen Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleni Mimitou</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Symington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.08.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (6), pp.988-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2010.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306389v1</w:t>
+                <w:t xml:space="preserve">hal-04306384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mus81 and Yen1 Promote Reciprocal Exchange during Mitotic Recombination to Maintain Genome Integrity in Budding Yeast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">SnapShot: Homologous Recombination in DNA Double-Strand Break Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia Lam</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mimitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Symington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (6), pp.988-1000. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (4), pp.648.e1-648.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2010.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306384v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alkyltransferase-like ybaZ gene product enhances nucleotide excision repair of O6-alkylguanine adducts in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Philippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (6), pp.697-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2059,273 +2059,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Acidobacterium capsulatum LexA box reveals a lateral acquisition of the Alphaproteobacteria lexA gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Insights into the LexA regulon of Thermotogales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Erill</w:t>
+                <w:t xml:space="preserve">Antonio Fernández de Henestrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Barbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 152 (4), pp.1109-1118. </w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (2), pp.123-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.28376-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10482-006-9066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306400v1</w:t>
+                <w:t xml:space="preserve">hal-04306401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the LexA regulon of Thermotogales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identification of the Acidobacterium capsulatum LexA box reveals a lateral acquisition of the Alphaproteobacteria lexA gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Fernández de Henestrosa</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Erill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Barbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-006-9066-x⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 152 (4), pp.1109-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.28376-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04306401v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leptospira interrogans lexA Gene Is Not Autoregulated</w:t>
               </w:r>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cuñé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,77 +2458,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread distribution of a lexA ‐regulated DNA damage‐inducible multiple gene cassette in the Proteobacteria phylum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Erill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2579,64 +2579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the evolutionary history of the LexA-binding sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Erill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexA-binding sequences in Gram-positive and cyanobacteria are closely related</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,64 +2872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new regulatory DNA motif of the gamma subclass Proteobacteria: identification of the LexA protein binding site of the plant pathogen Xylella fastidiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernández de Henestrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Llagostera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,77 +3025,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumo-mediated recruitment allows timely function of the Yen1 nuclease in mitotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3203,51 +3203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="384C8E1B"/>
+    <w:nsid w:val="75829DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3434,51 +3434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-mazon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9791-5666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219522227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KFB-5302-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pobiega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61864-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Muhammad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Basto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Guirouilh-Barbat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Maz&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009860" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pouvelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Moreira Tavares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lisby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102684" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Mullen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07364-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie L. Eissler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan L. Powers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Savinov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine S. Symington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Philippin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Q2ZLNJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.09.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Kwen Ho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kupiec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Symington" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2359" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Naiman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mimitou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2010.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2009.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD5KNXKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Barb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28376-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez de Henestrosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9066-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9PH27P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cu&#241;&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Adler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5841-5845.2005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04260.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cort&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27315-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez de Henestrosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-003-0952-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0F1Z95C3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Llagostera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brant Monteiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-11-3583" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-mazon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9791-5666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219522227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KFB-5302-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pobiega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61864-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Muhammad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Basto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Guirouilh-Barbat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pouvelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Moreira Tavares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Talhaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Maz&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009860" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lisby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.102684" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Mullen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07364-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Philippin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2014.08.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Q2ZLNJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie L. Eissler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan L. Powers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Savinov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine S. Symington" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.02.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.09.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Kwen Ho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kupiec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Symington" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2359" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Naiman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2010.11.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mimitou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.08.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2009.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD5KNXKV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Campoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez de Henestrosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Barb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-006-9066-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9PH27P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28376-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cu&#241;&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Adler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5841-5845.2005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04260.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cort&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27315-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez de Henestrosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-003-0952-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0F1Z95C3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Llagostera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brant Monteiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-11-3583" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>