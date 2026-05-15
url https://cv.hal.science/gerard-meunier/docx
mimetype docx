--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard MEUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Emérite CNRS, G2Elab, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerard-meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6424-1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070336334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerard Meunier is Dipl.-Ing. in Electrical Engineering from the National Polytechnic Institute of Grenoble (INPG), France, in 1977. He received his PhD from the INPG in 1981. He joined the CNRS in 1982 in the Grenoble Electrical Engineering Laboratory (G2Elab) where he is presently CNRS Emeritus Senior Researcher in the “Models, Methods and Methodologies Applied to Electrical Engineering” research team (MAGE group). His researches are devoted to numerical modelling of electromagnetic phenomena and simulation tools for the analysis of electromagnetic devices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Senior Researcher since 1991in the power electrical engineering research department of Université Grenoble Alpes Grenoble (G2Elab)Member of the LIA Maxwell (International franco-brazilain laboratory) from 2009 to 2020Deputy head of the EEATS (Electronique, Electrotechnique, Automatique et Traitement du Signal) doctoral school , Université Grenoble Alpes, from 2015 to 2019Chair of the Habilitation à Diriger des Recherches EEATS comittee (Université Grenoble Alpes) from 2017 to 2020Responsible of the Power Electrical Engineering Doctoral Department, Grenoble, from 2001 to 2015Deputy director of the G2Elab from 1998 to 2002Responsible of the &amp;quot;Modelling and CAD&amp;quot; G2Elab research team from 1990 to 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Author of 281 publications in scientific journals, 7 book chapter, 400 international scientific conferencesScientific coordination of 5 booksSupervision or co-supervision of 75 PhD (including 4 Grenoble-INP thesis prizes and 1 Université Grenoble Alpes thesis Prize)Participation in 152 Phd committees, 13 HDR committeesChairman of the EMF 2006 conference, Co-chairman of the CEFC 1994 and CEFC 2014 conferencesChairman of the scientific committee of the Numelec 2006, 2008 and 2012 conferencesMember of the editorial board of the COMPUMAG and CEFC (IEEE trans-Mag) conferences since 1989Scientific manager of 33 industrial contractsG2Elab scientific co-manager of two &amp;quot;sauts technologiques&amp;quot;, three ANR projects, one FUI projectParticipation in 4 European projects (Eccoflow, Big Powa, Maccharactec, MaGnifit)Co-author (23%) of the Flux software package, installed on more than 600 sites in France and abroadExpert in the Engineering Sciences department (DSPT8), MEJNR-MRNT from 2003 to 2007Member of laboratory assessment committees (L2EP, CEGELY, LEEI, Louis Neel, GREAH)Chairman of the AERES committee, IREENA laboratory, Saint Nazaire, 2010Chairman of the LAMEL committee (L2EP Lille joint laboratory, EDF R&D) in 2012, member in 2016Expert assessment of the quality of Italian research (VQR Italian Research Assessment) in 2012-2013OneLab Project Expert, Walloon Region, Liège, Belgium in 2012Expert evaluation of the &amp;quot;Electric Engineering and Computer Science&amp;quot; entity of the University of Liège in 2015Scientific advisor at Sup-Elec, Paris between 2001 and 2015Visiting researcher in foreign laboratories (United States, Brazil, Belgium, Romania, Bulgaria, China)Teacher at ENSE3 (formerly ENSIEG) since 1979 (70 hours per year on average)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Models and numerical methods in electromagnetismThree-dimensional finite element formulations in magnetostatics and magnetodynamicsIntegral volume methods, PEEC method and coupling with the finite element methodModeling of motion, thin or wire regions, infinityCalculation of the forces and forces densities of electromagnetic originAutomatic and self-adapting meshingHomogenization techniques for conductive and magnetic mediaHard and soft magnetic material models: hysteresis, magnetic recordingModeling of superconducting devicesModeling of coupled phenomena: magneto-thermal, magneto-mechanical, magnetostrictionSoftware engineering tools</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS bronze medal in 1991</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition for 3D nonlinear magnetostatic problems: Newton-Krylov-Schur vs. Schur-Newton-Krylov methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), 4 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3299989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3339088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Stepping Volume Integral Formulation for Nonlinear Field-Circuit Coupled Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez Alayeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3301566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Gap Model for Magnetostatic Volume Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez Alayeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle For 2D Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ruuskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle for 2D Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEM-BEM coupling strategy for the modeling of magnetoelectric effects in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.41-55. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-PEEC: A Fast Tool From CAD to Power Electronics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.700-713. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2021.3092431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D BEM Formulations for Eddy Current Problems with Multiply Connected Domains and Circuit Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Strategy for Automatic Coupling Between the Inductive PEEC Method and an Integral Electrostatic Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.506-515. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3114511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaptive mesh refinement for the unstructured inductive PEEC formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3137657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on methods to simulate three dimensional rotating electrical machine in magnetic vector potential formulation using edge finite element method under sliding surface principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.e2925. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Homogenization of Foil Windings in 2-D Axisymmetric Finite-Element Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IEEE Transactions on Power Delivery, 36 (3), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2020.3005225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance Computation of Multi-Turn Windings via Elementary Neighbor-Conductor Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.125-131. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2021.3119864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous screening of the stability and dosimetry of nanoparticles dispersions for in vitro toxicological studies with static multiple light scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P.L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.104972. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03082018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Surface LC-resonant Metamaterials: from Circuit Model to Modal Theory and Efficient Numerical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.6701504. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximising transferred power and preserving zero voltage switching in grid to vehicle and vehicle to grid modes of a wireless charging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-est.2018.5079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2951016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Finite-Element Eddy-Current Homogenization of Windings Using Foster Networks and Recursive Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2020.3032884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Equation Methods for Axisymmetric Problems With Conductive and Magnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Voltolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2947394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured PEEC Method with the use of Surface Impedance Boundary Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-A Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.1017-1030. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Integral Formulation for Thin Electromagnetic Shells Coupled with an External Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4284. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10124284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Dynamic Current Distribution in REBCO Insulated Coils Using a Volume Integral Formulation for Protection Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2903046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expression of the magnetic co-energy adapted to magnetostatic volume integral formulations - application to the magnetic force computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (1), pp.3--8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the local current density in high-temperature superconducting insulated rare earth–barium–copper oxide coils using a volume integral formulation and its contribution to coil protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aaff9c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of Unstructured-PEEC Method to Magnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2889435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Face Formulation for Thin Non-Conductive Magnetic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2895959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of a Vector Preisach-Mayergoyz Hysteresis Model in 3-D Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.7300504. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2900690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D eddy currents computation by BEM using the modified magnetic vector potential and the reduced magnetic scalar potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 'quench' or the occurrence and propagation of dissipative zones in REBCO high temperature superconducting coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (9), pp.094001. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ab181f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient Post-Processing Method for Computing Magnetic Flux in Coils Considering Magnetic and Conductive Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2759255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D Volume Integral Formulations for Nonlinear Magneto-Static Field Computation for Rotating Machines Pre-Design Considering Periodicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.7001604. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2752767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical method to compute the magnetic flux linkage of a 2D meshed coil in presence of magnetic materials - application to electrical motor pre-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2018170420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multipoint Model Order Reduction Scheme for Large- Scale Inductive PEEC Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.1143--1151. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2641451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Integral Formulation of Magnetic Flux Computation and Its Application to Inductive Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.7001804. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2667715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupling Between the Facet Finite Element and Reluctance Network Methods in 3-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (10), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2723576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation Using Face Elements for Electromagnetic Problem Considering Conductors and Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (5), pp.1587 - 1594. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2559801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Impact of Using Different E–J Relationships for 3-D Simulations of AC Losses in MgB2Superconducting Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), pp.7402904. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2480960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized PEEC Analysis of Inductive Coupling Phenomena in a Transmission Line Right-of-Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2470249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Magnetic Vector Potential Volume Integral Formulation for Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2490627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Numerical Modeling of AC Losses in Multifilamentary MgB 2 Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valtteri Lahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Stenvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.4701907. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2533024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-T Volume Integral Formulations for Solving Electromagnetic Problems in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2496243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-resolved diffusing wave spectroscopy measurements of the macroscopic deformation and the microscopic dynamics in tensile strain tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Yassine Nagazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Surface Volume Integral Formulation for the Modeling of High Frequency Coreless Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Integral Formulation Using Facet Elements for Thin Conductive Shells Coupled With an External Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computations of source for non-meshed coils with A-V formulation using edge elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.DOI10.1109/TMAG.2014.2365293. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2014.2365293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subproblem finite-element refinement of homogenized dielectric layers in wound inductors for accurate local stresses computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deblecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.DOI10.1109/TMAG.2014.2364331. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2014.2364331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Volume Integral Formulation Based on Facet Elements for Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (7), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2389197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of AC Hysteresis Losses in HTS Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.8201505. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2387116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Magnetic Flux – Electric Current Integral Volume Formulation based on Facet Elements for Solving Electromagnetic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (52), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2365500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Natural Element Method-Boundary Element Method for Unbounded Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Martins Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2359140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hybrid FEM-BEM Using Whitney Facet Elements and Independent Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Martins Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2364978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated iterative solution of complex-entry systems issued from 3D edge-FEA of electromagnetics in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flavia Peixoto de Camargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cristine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342015584476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of current density to solve 3D electric conduction problems using facet elements with FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lightning Effects on Aircraft Withn Predominately Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Vialardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), pp 675-682. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2013.2297444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Cross Approximation Technique for a Volume Integral Equation Method Applied to Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.445-448. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Magneto-Mechanical Coupling Using Magnetic Volume Integral and Mechanical Finite-Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Formulation for the Computation of 3D Eddy Current Using Facet Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Magnetostatic Moment Method Dedicated to Arc Interruption Process Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Permeability 3-D Formulation for Anisotropic Vector Hysteresis Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleyton Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.réf article : 7008304. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Preconditioned Conjugate Gradient Solver on GPU for FE Modeling of Electromagnetic Fields in Highly Dissipative Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flavia Peixoto de Camargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cristine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.ID 7014004. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lossy Circuit Model Based on Physical Interpretation for Integrated Shielded Slow-Wave CMOS Coplanar Waveguide Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (2), pp.754-763. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2012.2231430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Integral Formulation for the Modeling of Thin Conductive Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (02), 24513 (5 p.). </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Computation of Losses in Conductors and Magnetic Cores of a Large Air Gap Transformer Using Homogenization and 3D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.586-590. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2012.2211031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Nonlinear Magnetostatic Problems With a Volume Integral Method Using the Magnetic Scalar Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1685-1688. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2241750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Integral Formulation for the 3D Thin Shell Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro A. Bastos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.1989-1992. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2242438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des grands systèmes : l'apport des méthodes intégrales dans l'étude du foudroiement des avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.65-86. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.65-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the Thin Dielectric Layers of Wounded Components in 2D Electrostatic Finite Element Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deblecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp 1849-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far Field Extrapolation from Near Field Interactions and Shielding Influence Investigations Based on a FE-PEEC Coupling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D homogenization of laminated cores in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagane Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the virtual work principle to compute magnetic forces with a volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.418-432. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.1957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between PEEC and magnetic moment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641311293948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Integral Formulation for Eddy Current Computation in Thin Conductive Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Study of a Contactless Energy Transfer System: Analytical Design, Virtual Prototyping and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.4690 - 4699. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2235858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic scalar potential finite element formulation for conducting shells coupled with an external circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.323-326. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2011.2173916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between partial element equivalent circuit method and an integro-differential approach for solving electromagnetics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An independent loops search algorithm for solving inductive PEEC large problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.53-63. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM11111503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Losses and Current Density Distribution in Conductors of a Large Air-Gap Transformer Using Homogenization and 3-D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2011.2174143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field computation in non conducting regions using AV after a To-Φ surface impedance magnetoharmonic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1434-1437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Eddy Currents Modeling of Planar Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1014-1017. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2091398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for periodical electromagnetic structure : which formulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.3409-3412. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2044386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain homogenisation for periodical electromagnetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641011078481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling t-0 formulation with surface impedance boundary condition for eddy current crack detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.23302. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Efficient FEM-PEEC Coupled Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (4), pp.996-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Finite Volume Method to Electromagnetic Plasma Modeling: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp 1262-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A t0−phi surface impedance formulation for multiply connected conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp. 64-71. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche énergétique du maillage adaptatif et des critères d'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3/2008), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.173-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Automatic Cuts Algorithm for T0 – T – Φ Formulation in Nondestructive Testing by Eddy Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119, pp 55-62. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78490-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés macroscopiques équivalentes pour représenter les pertes dans les bobines conductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (6), pp.675-694. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.675-694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a double preconditioning strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.897-903. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810878315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling PEEC−Finite Element Method for Solving Electromagnetic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp. 1330-1333. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.916179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducteurs massifs multiplement connexes en magnéto−harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2/3), pp. 149-162. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.149-162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM−PEEC coupled method for modelling solid conductors in the presence of ferromagnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp. 904-910. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810878324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating finite volume method to electromagnetic plasma modeling: Circuit breaker application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetic and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1-2), pp. 3-9. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jae-2008-949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2/3), pp.303−332. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit−Coupled to−phi Formulation with Surface Impedance Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.730-733. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.916389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy based approach of electromagnetism applied to adaptative meshing and error criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ebene Ebene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1246-1249. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.916656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage éléments finis/PEEC pour la résolution des problèmes magnétodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (6), pp. 675-673. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.657-673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.914-917. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency proximity losses determination for rectangular cross section conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1213-1216. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.892303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of data models. Application in a platform for numerical simulation: SALOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1661-1664. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.892496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low voltage metallized film capacitor geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1569-1572. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.892473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1205-1208. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cefc-06.2006.1632805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal−electromagnetic modeling of superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp. 539-545. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D scalar finite element method to compute T0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Phuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.1035 à 1038. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d'un ruban supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (4-5), </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.581-593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compell Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.200 à 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion−like calculations and experimental identification of of a dynamic magnetization property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.507 à 509. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy−Based Formulation for Dynamic Hysteresis and Extra−Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.895 à 898. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis magnétique dynamique vectorielle : modélisation et identifications expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.515 à 529. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.515-529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D High Frequency Computation of Transformer R, L Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.1354 à 1367. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.844372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A based-energy model for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.3766 à 3768. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.854877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D scalar finite element method to compute T0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Phuong Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Element method modeling of superconductors : from 2-D to 3-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stavrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costa Bouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.17 à 25. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2004.839774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique – RIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.139 à 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation générale utilisant le potentiel scalaire magnétique pour la résolution des problèmes 3D multiplement connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique – RIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.9 à 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of an Electrical Arc Model with FEM for Vacuum Interrupter Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (5), pp.1600 à 1603. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.845023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Cuts for Magnetic Scalar Potential Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (5), pp.1668-1671. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.846105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-Current Effects in Circuit Breakers During Arc Displacement Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (2), pp.1358-1361. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2004.824768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simulation of an optically controlled microwave microstrip line at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (3), pp.681-684. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.996177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de type éléments finis pour le calcul des champs électriques et magnétiques en électroencéphalographie et magnétoencéphalographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.2419-2431. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Magnetostrictive Thin Films, Application to a Micromembrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination en tridimensionnel des pertes par courant de Foucault dans la cuve d'un transformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Sakellaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (3), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments finis transformés. Application à la modélisation des problèmes à frontières ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bongiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (3), pp.423-442. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode des intégrales de frontières pour les problèmes magnétiques à symétrie axiale et couplage avec la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (7), pp.613-626. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01990002507061300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid finite element boundary element solutions for three dimensional scalar potential problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 22 (5), pp.1040- 1042. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.1986.1064625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (230)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Numerical Modeling of 3D Electromagnetic Devices in the Low-Frequency Regime Using the Numerical Homogenization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor compression of volume integral operators in Discontinuous Galerkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous Galerkin Discretization of a Volume Integral Eddy Current Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPUMAG60611.2025.11421281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume integral eddy current problem as a Friedrichs’ system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector extension of the Loss Surface model for modelling static and dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles multi-échelles pour les problèmes magnétoquasistatiques non-linéaires avec courants induits confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension vectorielle du modèle Loss Surface pour la modélisation de l'hystérésis statique et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopolod Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couplage FEM-BEM multiphysique pour la modélisation de structures composites à effets magnétoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation PEEC non structurée pour la résolution de problèmes inductifs et capacitifs avec utilisation de la réduction d’ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression tensorielle d'opérateurs intégraux en électromagnétisme basse fréquence : Premiers essais numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modelling of Nonlinear Eddy Current Problems Using the h-conforming Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FETI-DP method for 3D magnetostatic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Nonlinear Circuit-Field Coupled Volume Integral Formulation to a Current Transformer with Thin Air Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ruuskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Tarhasaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, CHANIA, Greece. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of state circuit solver and model order reduction for solving inductive and capacitive unstructured PEEC formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modelling of a Transient 3D Nonlinear Magnetoquasistatic Problem with a B-conforming Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ruuskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of dynamic hysteresis using a vector extension of the Loss Surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition for 3D nonlinear magnetostatic problems: Newton-Krylov-Schur vs. Schur-Newton-Krylov methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Stepping Volume Integral Method for Nonlinear Field-Circuit Coupled Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of magnetoelectric effects in composite structures by FEM-BEM coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh procedure for the unstructured inductive PEEC formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun (Online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Gap Model for Magnetostatic Volume Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling Of Static Hysteresis Phenomena Using A Vector Extension Of The Loss Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE_CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategies Improvement for the Generalized PEEC Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC46938.2020.9451292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEM-BEM multiphysics coupling for the modeling of magnetoelectric composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Edge Based Interpolation Technique for Problems Involving Movement under the Domain of Edge FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Singh Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain 2-D Finite-Element Homogenization of Windings Using RL Foster Networks and Recursive Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Bayesian Information for Inverse Resolution of Integral Formulation applied to Thin Regions Magnetization Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling of electromagnetically controlled shape memory polymer medical stents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019 22nd International Conference on the Computation of Electromagnetic Fields,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Wireless Power Transfer System with Wireless Control for Electrical Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse Integral Formulation for Steel Shell Magnetization Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured - PEEC Method with the use of Surface Impedance Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th edition of International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Approach Including the Winding Impact for Electrical Machine Vibration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamical Magnetic Model for the Transient Computation of Eddy Current Losses in Laminated Iron Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Toussignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sirois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D BEM Formulations for Eddy Current Problems with Multiply Connected Domains and Circuit Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019 : 22nd International Conference on the Computation of Electromagnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heterogeneous Multiscale Method Applied to Two-dimensional and Three-dimensional Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Methods to Simulate 3D Rotating Electrical Machine in AV formulation using Edge FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Singh Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEM-FEM formulation based on magnetic vector and scalar potentials for eddy current problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9096899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Homogenization of Foil Windings in 2-D Magnetodynamic Finite-Element Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D axisymmetric Volume Integral Formulation for the calculation of transient phenomena in High Temperature Superconducting coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of dynamic current distribution in a Rare-Earth BaCuO winding using a volume integral formulation: Calculation of the inductive voltage on a double pancake coil submitted to current ramps and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of dynamic current distribution in a Rare-Earth BaCuO winding using a volume integral formulation: Calculation of the inductive voltage on a double pancake coil submitted to current ramps and background fields and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cicéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018 (ASC’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Integral Formulation of Magnetic Flux Computation to Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Face Formulation for Thin Non Conductive Magnetic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de transfert d'énergie sans contact bidirectionnel par induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the Local Current Density in a High Temperature Superconducting Coil Using a Volume Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quench propagation modeling in a High Temperature Superconducting coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the local current density in HTS coils using a volume integral formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of a Vector Preisach-Mayergoyz Hysteresis Model in 3-D Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling Approach Based on Volume Integral Method of the Coupler in Inductive Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation du quench dans une bobine supraconductrice Haute Température Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cicéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Frequency Limit of the Static BH-Curve Approximation in Bulk Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mc Meekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of Unstructured-PEEC Method to Magnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Eddy Current compute by Boundary Element Method using the magnetic vector potential and the magnetic reduced scalar potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoharmonic Volume Integral Formulation for Thin Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Inverse Integral Formulation for Thin Regions Magnetization Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hall in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytic method to compute the magnetic flux through a 2D meshed coil in the air -application to the flux computation in presence of magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Volume Integral Formulation Based on Facet Elements for the Computation of AC Losses in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expression of the magnetic co-energy adapted to magnetostatic volume integral formulations-application to the magnetic force computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 201718th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation for Electric Thin Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2017, The 18th International Conference on Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Efficiency Post-Processing Method for Computing Magnetic Flux in Coils Considering Magnetic and Conductive Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields (COMPUMAG2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling of the Movement of Machine using Mortar Method for Edge Finite Elements of Magnetic Vector Potential Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation Based on Facet Elements for the Computation of AC Losses in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of PEEC Volume Integral Formulation and Boundary Element Method to Consider Thin Shell Conductors and Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of a Low-Frequency Electric Field Integral Equation Formulation with Circuit Coupling using H-matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Devices Analysis using Facet FEM Formulation Coupled with Reluctance Network Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santos Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes AC d'un conducteur MgB2 pour câbles fort courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Integral Formulations for Nonlinear Magneto-static Field Computation and Rotating Machines Pre-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Integral Formulation of Magnetic Flux Computation and its Application in Inductive Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model for quench calculations in a 10 kA MgB2 superconducting cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Efficient Integral Formulation for Electric Thin Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2016 (10th International Symposium on Electric and Magnetic Fields)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Surface Volume Integral Formulation for the Modeling of High Frequency Coreless Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. de Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-T Volume Integral Formulation for Solving Electromagnetic Problems in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on the Computation of Electromagnetic Fields (Compumag 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized PEEC Analysis of Inductive Coupling Phenomena in a Transmission Line Right-of-Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Magnetic Vector Potential Volume Integral Formulation for Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride éléments finis - équations intégrales de frontière pour la résolution des problèmes magnétostatiques non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Martins Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic devices analysis by Face FEM coupled with standard reluctance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson S Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20h Compumag Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation Using Facet Elements For Electromagnetic Problem Considering Conductors And Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de calcul des sources pour des bobines non-maillées avec la formulation éléments finis A-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations intégrales de volume en électromagnétisme basées sur une approche circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical modeling of AC losses in a 36 filaments MgB2 wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valtteri Lahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Stenvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015, 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre formulations intégrale de volume et intégrale de frontière pour la modélisation de problèmes électromagnétiques en présence de diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic devices analysis by Face FEM coupled with standard reluctance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santos Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Integral formulation using facet elements for thin conductive shells coupled with an external circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Sources for A-V and Ar-V Formulations using Edge Elements for Eddy Current Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Virtual Work Principle to Compute Local Magnetic Force Using a Volume Integral Method in nonlinear Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Volume Integral Formulation for 3D Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixteenth Biennial Conference on Electromagnetic Field Computation - CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numériques des pertes en régime variable dans des tubes supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative solution on gpu of linear systems arising from the av edge-fea of time-harmonic electromagnetic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fp Camargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cristine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel, Distributed and Network-Based Processing (PDP), 2014 22nd Euromicro International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Torino, Italy. pp.365--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Magnetostatic Volume Integral Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of an incremental permeability based NDT device. Application to Dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numériques des pertes AC dans un tube supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JCGE'14 - SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Permeability Method for Non Destructive Evaluation of Dual-Phase Steels : Experimental and FEM Simulation Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inductique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tizi Ouzou, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Hysteretic behavior of Dual Phase Steel IN FEM Modeling of the 3MA NDT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a high-efficiency large air-gap transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithms to design and optimize a high-efficiency LCIPT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear 2D Time Domain eddy current calculation for laminated iron cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagane Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Cross Approximation Technique for Volume Integral Method Applied to Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Permeability 3D Formulation for Anisotropic Vector Hysteresis Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vianei Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleyton Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetostatic Moment Method dedicated to arc interruption process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013-19th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Formulation for the Computation of 3D Eddy Current Using Facet Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields COMPUMAG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Cross Approximation Technique for the Integral Method in Magnetostatic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Virtual Work Principle to Compute the Magnetic Force Density with an Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013 : The 9th International Symposium on ELECTRIC AND MAGNETIC FIELDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement Of 3 MA Technique Potentiality for Non Destructive Evaluation of Dual-Phase Steel Using 2D Non Linear FEM And Taking Hysteretic Behavior Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Magneto-Mechanical Coupling with Magnetic Volume Integral and Mechanical Finite Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of current density to solve 3D electric conduction problems using facet elements with FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Integral Formulation for the Computation of 3D Eddy Currents using Edge Elements and Facet Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouveau dispositif pour la caractérisation magnétique d'un matériau magnétostrictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Électromagnétisme (NUMELEC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression matricielle d'une formulation intégrale par la méthode multipôlaire rapide pour le calcul de courants de Foucault dans une région mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Integral Formulation for the Modeling of Thin Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation foudre en aéronautique - Evaluation des méthodes EF et PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oz Ozge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and frequential modeling of lightning impact on a composite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Vialardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM European Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de calcul de densité de force magnétique pour la modélisation par intégrale de volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2012 : 7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Magnetic Force Computation with a Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oite, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et mesures sur un caisson pour l'étude du foudroiement d'un avion en matériau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of non destructive system for assessment of steel strip properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Join Steel Industry JSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy currents calculation for laminated cores in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagane Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations intégrales pour la modélisation des régions minces conductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Synthesis Method for Reduced Order Models of Large Scale Inductive PEEC Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Nonlinear Magnetostatic Problems with a Volume Integral Method using the Magnetic Scalar Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of laminated cores in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la méthode PRIMA pour la réduction de modèle de grands circuits issus de la méthode PEEC inductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (Numelec 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des grands systèmes : l'apport des méthodes intégrales dans l'étude du foudroiement des avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur (EF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New coupling between PEEC method and an integro-differential approach for modeling solid conductors in the presence of magnetic-conductive thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Computation in Electromagnetics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method to estimate the parameters of Chemical Hysteresis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Losses and Current Density Distribution in Conductors of a Large Air Gap Transformer Using Homogenization and 3D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining relaxation factor for modified Newton-Raphson method for non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valène Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner-outer preconditioning strategy for 3d inductance extraction coupling with fast multipole method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Computation in Electromagnetics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wroklaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic scalar potential finite element formulation for conducting shells coupled with an external circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Integral Formulation for Eddy Currents Computation in Thin Conductive Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical hysteresis model parameters strategy identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM simulations of a nondestructive testing system of a dual phase steels considering the hysteresis behaviour of this material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the lightning phenomenon: aeronautic materials comparison in conducted and radiated modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An independent fundamentalindependent loops search algorithms for solving inductive PEEC large problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'une boucle inductive d'aide au shuntage des trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur (EF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et simulations des phénomènes foudre : comparaison des matériaux pour l'aéronautique en modes conduit et rayonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC : embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field computation in non conducting regions using AV after a t0-phi surface impedance magnetoharmonic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseurs à Double Résonance pour l'Alimentation de Transformateurs Faiblement Couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Oita, Japan. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Large Air Gap Transformers Using Magnetic Equivalent Circuit for Designing of High Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (14th Biennial IEEE Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.978-1-4244-7061-7/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for eddy currents modelling of planar transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modelling Process to Improve Cabling of Power Electronic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for periodical electromagnetic structure: which formulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Linear and non Conductive Materials in PEEC Method Using a Coupling with a Integral Volume Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovy, Italy. pp 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'énergie sans contact : Pré dimensionnement d'un coupleur de forte puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.ISBN 978-2-913923-30-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experimentations on the coupling between PEEC and volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain homogenisation for periodical electromagnetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovy, Italy. pp 17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Saturation Modeling within Finite Volume Method: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based error criterion for eddy current analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a 3D decoupled magnetodynamic – electric model by determining the impedance of microcoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation d'une pastille supraconductrice : comparaison d'outils de calcul 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque " Supraconductivité et calcul numérique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical Contributions for Winding Losses Estimation in an Integrated Magnetic Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Society Annual Meeting IAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Based Approach of Adaptive Meshing for Eddy-Current Transient Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ebene Ebene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.Page 221, PC2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient FEM-PEEC Coupled Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennal IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field computation of a common mode filter using Finite Element, PEEC methods and their coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2008, International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un estimateur d'erreur magnétodynamique fondé sur une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche du coefficient de relaxation utilisé dans la méthode de Newton-Raphson pour la résolution de systèmes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valène Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la méthode moment magnétique avec la méthode PEEC pour la résolution des problèmes magnétodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Différents Outils de Calcul pour la Modélisation des Supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la formulation t0-Phi utilisant la condition d'impédance de surface avec la méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic materials for high speed electrical machines: required properties, characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saturation magnétique par la méthode des volumes finis : Application au plasma de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un blindage sur le champ proche et les couplages au sein d'un filtre de mode commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique – JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Pages 343 - 345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle découplé magnétodynamique - électrique 3D par la détermination de l'impédance de microbobines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.Pages 180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes dans les bobines conductrices par utilisation d'une technique d'homogénisation faisant intervenir la perméabilité magnétique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la formulation t-Phi avec la condition d'impédance surfacique pour les problèmes de détection de fissures par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Finite Volume Method (FVM) to Electromagnetic Plasma Modeling: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p 372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit coupled to-phi formulation with surface impedance condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Adaptive Meshing for Eddy Currents in Conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ebene Ebene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2007, 13th International Symposium on Applied Electromagnetic sans Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Automatic Cuts Algorithm for T-T0-φ Formulation in Nondestructive Testing by Eddy Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2007, 13th International Symposium on Electromagnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Finite Volume Method to Electromagnetic Plasma Modeling: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th symposium on Applied Electromagnetics and Mechanics, ISEM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-PEEC coupled method for modelling solid conductor in presence of ferromagnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy based approach of electromagnetism applied to adaptative meshing and error criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Finite Volume Method to Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling PEEC - Finite Element Method for solving electromagnetic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Energétique du Maillage Adaptatif et des Critères d'Erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006, 5ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification de modèles de données pour la description des propriétés physiques – application aux problèmes multi-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circuit Coupled Surface Impedance Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low voltage metallized film capacitor geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2006 - 9th Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an energy-based criterion for adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial IEEE Conference on Electromagnetic Field Computation 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States. pp.432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméabilité complexe équivalente pour représenter les pertes par proximité dans les conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006 5ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of data models. Application in a platform for numerical simulation: SALOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic model in finite volumes for magnetohydrodynamic breaking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th biennal IEEE conference on electromagnetic fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC-06.2006.1633068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A To-o surface impedance formulation for multiply connected conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying, cancelling and identifying the magnetic field received and emitted by a 2D plan system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electromagnetic Field Computation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of eddy current losses in a straight rectangular cross section conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electromagnetic Field Computation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Model in Finite Volume for Magnetohydrodynamic Breaking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of Physical Data Models. Application in a Magneto-thermic Coupled Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency proximity losses determination for rectangular cross section conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electromagnetic Field Computation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Eléments Finis – PEEC pour la résolution des problèmes magnétodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic model in finite volume for magnetohydrodynamic breaking applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducteurs massifs multiplement connexes avec une formulation t-phi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based framework for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Energy-based Error Criterion for Adaptive Meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electromagnetic modeling of supraconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHATS'06, Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bekerley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédier la méthode des volumes finis aux formulations électromagnétiques : application à la physique du plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low voltage metallized film capacitor geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial IEEE Conference on Electromagnetic Field Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Miami, United States. pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling of High Frequency Transformers with T0-Ф Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D scalar finite element method to compute T0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Phuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostatic moments method dedicated to electrotechnical devices modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh international conference on electrical machines drives and power systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs Electrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France. pp.Communication F5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis Magnétique dynamique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating electromagnetic modeling to energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Finite element modeling of electromagnetic devices by using the scalar magnetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh international conference on electrical machines drives and power systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d'un ruban supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a rotating vacuum arc by the coupling of a simple arc model with a commercial 3D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Symposium on Discharges and Electrical Insulation in Vacuum - ISDEIV 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Yalta, Ukraine. pp.276-279, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEIV.2004.1418659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Européenne sur les Méthodes Numériques en électromagnétisme - NUMELEC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell's Height Variation Approch with Finite Elements Modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation &amp; Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ottawa, Canada. pp.522-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Design of an Electro Technical Device for Safety on Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructure Design, Signalling and Security in Railway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Perpinya, 2012, 978-953-51-0448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior laws of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Finite Element Method for Electromagnetic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.177-244, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling with Circuit Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Finite Element Method for Electromagnetic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.277-320, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors for Select papers from the 7th International Symposium on Electric and Magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMPEL, 328 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite element method for electromagnetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The finite element method for electromagnetic modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 602 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-electromagnetic modeling of superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Train Compression of a Volume Integral Eddy Current Problem in Discontinuous Galerkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548728v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Average Model of Series - Parallel Resonant Converter with Capacitive Output Filter for High Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId789"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérard MEUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche Emérite CNRS, G2Elab, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerard-meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6424-1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070336334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerard Meunier is Dipl.-Ing. in Electrical Engineering from the National Polytechnic Institute of Grenoble (INPG), France, in 1977. He received his PhD from the INPG in 1981. He joined the CNRS in 1982 in the Grenoble Electrical Engineering Laboratory (G2Elab) where he is presently CNRS Emeritus Senior Researcher in the “Models, Methods and Methodologies Applied to Electrical Engineering” research team (MAGE group). His researches are devoted to numerical modelling of electromagnetic phenomena and simulation tools for the analysis of electromagnetic devices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Senior Researcher since 1991in the power electrical engineering research department of Université Grenoble Alpes Grenoble (G2Elab)Member of the LIA Maxwell (International franco-brazilain laboratory) from 2009 to 2020Deputy head of the EEATS (Electronique, Electrotechnique, Automatique et Traitement du Signal) doctoral school , Université Grenoble Alpes, from 2015 to 2019Chair of the Habilitation à Diriger des Recherches EEATS comittee (Université Grenoble Alpes) from 2017 to 2020Responsible of the Power Electrical Engineering Doctoral Department, Grenoble, from 2001 to 2015Deputy director of the G2Elab from 1998 to 2002Responsible of the &amp;quot;Modelling and CAD&amp;quot; G2Elab research team from 1990 to 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Author of 281 publications in scientific journals, 7 book chapter, 400 international scientific conferencesScientific coordination of 5 booksSupervision or co-supervision of 75 PhD (including 4 Grenoble-INP thesis prizes and 1 Université Grenoble Alpes thesis Prize)Participation in 152 Phd committees, 13 HDR committeesChairman of the EMF 2006 conference, Co-chairman of the CEFC 1994 and CEFC 2014 conferencesChairman of the scientific committee of the Numelec 2006, 2008 and 2012 conferencesMember of the editorial board of the COMPUMAG and CEFC (IEEE trans-Mag) conferences since 1989Scientific manager of 33 industrial contractsG2Elab scientific co-manager of two &amp;quot;sauts technologiques&amp;quot;, three ANR projects, one FUI projectParticipation in 4 European projects (Eccoflow, Big Powa, Maccharactec, MaGnifit)Co-author (23%) of the Flux software package, installed on more than 600 sites in France and abroadExpert in the Engineering Sciences department (DSPT8), MEJNR-MRNT from 2003 to 2007Member of laboratory assessment committees (L2EP, CEGELY, LEEI, Louis Neel, GREAH)Chairman of the AERES committee, IREENA laboratory, Saint Nazaire, 2010Chairman of the LAMEL committee (L2EP Lille joint laboratory, EDF R&D) in 2012, member in 2016Expert assessment of the quality of Italian research (VQR Italian Research Assessment) in 2012-2013OneLab Project Expert, Walloon Region, Liège, Belgium in 2012Expert evaluation of the &amp;quot;Electric Engineering and Computer Science&amp;quot; entity of the University of Liège in 2015Scientific advisor at Sup-Elec, Paris between 2001 and 2015Visiting researcher in foreign laboratories (United States, Brazil, Belgium, Romania, Bulgaria, China)Teacher at ENSE3 (formerly ENSIEG) since 1979 (70 hours per year on average)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fields of expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Models and numerical methods in electromagnetismThree-dimensional finite element formulations in magnetostatics and magnetodynamicsIntegral volume methods, PEEC method and coupling with the finite element methodModeling of motion, thin or wire regions, infinityCalculation of the forces and forces densities of electromagnetic originAutomatic and self-adapting meshingHomogenization techniques for conductive and magnetic mediaHard and soft magnetic material models: hysteresis, magnetic recordingModeling of superconducting devicesModeling of coupled phenomena: magneto-thermal, magneto-mechanical, magnetostrictionSoftware engineering tools</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS bronze medal in 1991</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the multiscale modeling of 3D nonlinear transient magnetoquasistatic problems with emerging dynamic magnetization using the B-conforming formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ruuskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 458, pp.119042. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2026.119042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Stepping Volume Integral Formulation for Nonlinear Field-Circuit Coupled Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez Alayeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3301566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition for 3D nonlinear magnetostatic problems: Newton-Krylov-Schur vs. Schur-Newton-Krylov methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), 4 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3299989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3339088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEM-BEM coupling strategy for the modeling of magnetoelectric effects in composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.41-55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle For 2D Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Gap Model for Magnetostatic Volume Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez Alayeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3239006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ruuskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle for 2D Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on methods to simulate three dimensional rotating electrical machine in magnetic vector potential formulation using edge finite element method under sliding surface principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.e2925. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-PEEC: A Fast Tool From CAD to Power Electronics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.700-713. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2021.3092431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D BEM Formulations for Eddy Current Problems with Multiply Connected Domains and Circuit Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Strategy for Automatic Coupling Between the Inductive PEEC Method and an Integral Electrostatic Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.506-515. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3114511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaptive mesh refinement for the unstructured inductive PEEC formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2021.3137657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance Computation of Multi-Turn Windings via Elementary Neighbor-Conductor Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.125-131. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMMCT.2021.3119864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Homogenization of Foil Windings in 2-D Axisymmetric Finite-Element Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IEEE Transactions on Power Delivery, 36 (3), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2020.3005225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous screening of the stability and dosimetry of nanoparticles dispersions for in vitro toxicological studies with static multiple light scattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P.L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.104972. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2020.104972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03082018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Surface LC-resonant Metamaterials: from Circuit Model to Modal Theory and Efficient Numerical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.6701504. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximising transferred power and preserving zero voltage switching in grid to vehicle and vehicle to grid modes of a wireless charging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-est.2018.5079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2951016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Finite-Element Eddy-Current Homogenization of Windings Using Foster Networks and Recursive Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2020.3032884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Equation Methods for Axisymmetric Problems With Conductive and Magnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Voltolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2947394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured PEEC Method with the use of Surface Impedance Boundary Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-A Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.1017-1030. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Integral Formulation for Thin Electromagnetic Shells Coupled with an External Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.4284. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10124284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D eddy currents computation by BEM using the modified magnetic vector potential and the reduced magnetic scalar potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.2642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364312v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of 'quench' or the occurrence and propagation of dissipative zones in REBCO high temperature superconducting coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (9), pp.094001. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ab181f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Dynamic Current Distribution in REBCO Insulated Coils Using a Volume Integral Formulation for Protection Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2903046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expression of the magnetic co-energy adapted to magnetostatic volume integral formulations - application to the magnetic force computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (1), pp.3--8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the local current density in high-temperature superconducting insulated rare earth–barium–copper oxide coils using a volume integral formulation and its contribution to coil protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/aaff9c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of Unstructured-PEEC Method to Magnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2889435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Face Formulation for Thin Non-Conductive Magnetic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2895959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of a Vector Preisach-Mayergoyz Hysteresis Model in 3-D Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.7300504. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2900690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient Post-Processing Method for Computing Magnetic Flux in Coils Considering Magnetic and Conductive Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2759255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D Volume Integral Formulations for Nonlinear Magneto-Static Field Computation for Rotating Machines Pre-Design Considering Periodicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.7001604. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2752767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical method to compute the magnetic flux linkage of a 2D meshed coil in presence of magnetic materials - application to electrical motor pre-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (2), pp.20902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2018170420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupling Between the Facet Finite Element and Reluctance Network Methods in 3-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (10), pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2723576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Integral Formulation of Magnetic Flux Computation and Its Application to Inductive Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.7001804. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2667715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multipoint Model Order Reduction Scheme for Large- Scale Inductive PEEC Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.1143--1151. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2641451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-resolved diffusing wave spectroscopy measurements of the macroscopic deformation and the microscopic dynamics in tensile strain tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Yassine Nagazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marguerès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Surface Volume Integral Formulation for the Modeling of High Frequency Coreless Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation Using Face Elements for Electromagnetic Problem Considering Conductors and Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (5), pp.1587 - 1594. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2559801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Impact of Using Different E–J Relationships for 3-D Simulations of AC Losses in MgB2Superconducting Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), pp.7402904. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2480960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized PEEC Analysis of Inductive Coupling Phenomena in a Transmission Line Right-of-Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2470249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Magnetic Vector Potential Volume Integral Formulation for Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2490627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Numerical Modeling of AC Losses in Multifilamentary MgB 2 Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valtteri Lahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Stenvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.4701907. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2533024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-T Volume Integral Formulations for Solving Electromagnetic Problems in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2496243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Integral Formulation Using Facet Elements for Thin Conductive Shells Coupled With an External Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computations of source for non-meshed coils with A-V formulation using edge elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.DOI10.1109/TMAG.2014.2365293. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2014.2365293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subproblem finite-element refinement of homogenized dielectric layers in wound inductors for accurate local stresses computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deblecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.DOI10.1109/TMAG.2014.2364331. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2014.2364331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Volume Integral Formulation Based on Facet Elements for Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (7), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2389197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of AC Hysteresis Losses in HTS Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.8201505. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2387116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Magnetic Flux – Electric Current Integral Volume Formulation based on Facet Elements for Solving Electromagnetic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (52), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2365500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Natural Element Method-Boundary Element Method for Unbounded Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pereira Botelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Martins Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2359140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hybrid FEM-BEM Using Whitney Facet Elements and Independent Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Martins Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2364978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated iterative solution of complex-entry systems issued from 3D edge-FEA of electromagnetics in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flavia Peixoto de Camargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cristine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-M. Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342015584476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Magneto-Mechanical Coupling Using Magnetic Volume Integral and Mechanical Finite-Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Formulation for the Computation of 3D Eddy Current Using Facet Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of current density to solve 3D electric conduction problems using facet elements with FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lightning Effects on Aircraft Withn Predominately Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Vialardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), pp 675-682. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2013.2297444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Cross Approximation Technique for a Volume Integral Equation Method Applied to Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.445-448. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Magnetostatic Moment Method Dedicated to Arc Interruption Process Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Permeability 3-D Formulation for Anisotropic Vector Hysteresis Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleyton Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.réf article : 7008304. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Preconditioned Conjugate Gradient Solver on GPU for FE Modeling of Electromagnetic Fields in Highly Dissipative Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Flavia Peixoto de Camargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cristine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.ID 7014004. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between PEEC and magnetic moment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641311293948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lossy Circuit Model Based on Physical Interpretation for Integrated Shielded Slow-Wave CMOS Coplanar Waveguide Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (2), pp.754-763. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2012.2231430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Integral Formulation for the Modeling of Thin Conductive Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (02), 24513 (5 p.). </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Computation of Losses in Conductors and Magnetic Cores of a Large Air Gap Transformer Using Homogenization and 3D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.586-590. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2012.2211031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Nonlinear Magnetostatic Problems With a Volume Integral Method Using the Magnetic Scalar Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1685-1688. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2241750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Integral Formulation for the 3D Thin Shell Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro A. Bastos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.1989-1992. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2242438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des grands systèmes : l'apport des méthodes intégrales dans l'étude du foudroiement des avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.65-86. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.16.65-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far Field Extrapolation from Near Field Interactions and Shielding Influence Investigations Based on a FE-PEEC Coupling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the Thin Dielectric Layers of Wounded Components in 2D Electrostatic Finite Element Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie de Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deblecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp 1849-1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D homogenization of laminated cores in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagane Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the virtual work principle to compute magnetic forces with a volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.418-432. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnm.1957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Losses and Current Density Distribution in Conductors of a Large Air-Gap Transformer Using Homogenization and 3-D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2011.2174143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Integral Formulation for Eddy Current Computation in Thin Conductive Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2173920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Study of a Contactless Energy Transfer System: Analytical Design, Virtual Prototyping and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.4690 - 4699. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2235858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic scalar potential finite element formulation for conducting shells coupled with an external circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.323-326. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2011.2173916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between partial element equivalent circuit method and an integro-differential approach for solving electromagnetics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science Measurement and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An independent loops search algorithm for solving inductive PEEC large problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.53-63. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM11111503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Eddy Currents Modeling of Planar Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1014-1017. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2091398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field computation in non conducting regions using AV after a To-Φ surface impedance magnetoharmonic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1434-1437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain homogenisation for periodical electromagnetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641011078481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for periodical electromagnetic structure : which formulation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.3409-3412. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2044386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling t-0 formulation with surface impedance boundary condition for eddy current crack detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.23302. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Efficient FEM-PEEC Coupled Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (4), pp.996-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Finite Volume Method to Electromagnetic Plasma Modeling: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp 1262-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy based approach of electromagnetism applied to adaptative meshing and error criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ebene Ebene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.1246-1249. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.916656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage éléments finis/PEEC pour la résolution des problèmes magnétodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (6), pp. 675-673. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.657-673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.914-917. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés macroscopiques équivalentes pour représenter les pertes dans les bobines conductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (6), pp.675-694. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.675-694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche énergétique du maillage adaptatif et des critères d'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3/2008), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.173-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a double preconditioning strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.897-903. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810878315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Automatic Cuts Algorithm for T0 – T – Φ Formulation in Nondestructive Testing by Eddy Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119, pp 55-62. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78490-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A t0−phi surface impedance formulation for multiply connected conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp. 64-71. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling PEEC−Finite Element Method for Solving Electromagnetic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp. 1330-1333. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.916179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducteurs massifs multiplement connexes en magnéto−harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2/3), pp. 149-162. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.149-162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM−PEEC coupled method for modelling solid conductors in the presence of ferromagnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp. 904-910. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810878324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating finite volume method to electromagnetic plasma modeling: Circuit breaker application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetic and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1-2), pp. 3-9. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jae-2008-949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2/3), pp.303−332. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit−Coupled to−phi Formulation with Surface Impedance Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (6), pp.730-733. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.916389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal−electromagnetic modeling of superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp. 539-545. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of data models. Application in a platform for numerical simulation: SALOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1661-1664. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2007.892496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency proximity losses determination for rectangular cross section conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1213-1216. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.892303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low voltage metallized film capacitor geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1569-1572. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2007.892473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp. 1205-1208. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cefc-06.2006.1632805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d'un ruban supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (4-5), </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.581-593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D scalar finite element method to compute T0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Phuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.1035 à 1038. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compell Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.200 à 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion−like calculations and experimental identification of of a dynamic magnetization property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.507 à 509. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy−Based Formulation for Dynamic Hysteresis and Extra−Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.895 à 898. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis magnétique dynamique vectorielle : modélisation et identifications expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.515 à 529. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.515-529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Cuts for Magnetic Scalar Potential Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (5), pp.1668-1671. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.846105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of an Electrical Arc Model with FEM for Vacuum Interrupter Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (5), pp.1600 à 1603. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2005.845023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D scalar finite element method to compute T0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Phuong Bui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Element method modeling of superconductors : from 2-D to 3-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stavrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costa Bouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.17 à 25. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tasc.2004.839774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D High Frequency Computation of Transformer R, L Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.1354 à 1367. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.844372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A based-energy model for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.3766 à 3768. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.854877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique – RIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.139 à 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation générale utilisant le potentiel scalaire magnétique pour la résolution des problèmes 3D multiplement connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique – RIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.9 à 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-Current Effects in Circuit Breakers During Arc Displacement Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (2), pp.1358-1361. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2004.824768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simulation of an optically controlled microwave microstrip line at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (3), pp.681-684. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.996177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de type éléments finis pour le calcul des champs électriques et magnétiques en électroencéphalographie et magnétoencéphalographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.2419-2431. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Magnetostrictive Thin Films, Application to a Micromembrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments finis transformés. Application à la modélisation des problèmes à frontières ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bongiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (3), pp.423-442. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination en tridimensionnel des pertes par courant de Foucault dans la cuve d'un transformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Sakellaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (3), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode des intégrales de frontières pour les problèmes magnétiques à symétrie axiale et couplage avec la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (7), pp.613-626. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01990002507061300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid finite element boundary element solutions for three dimensional scalar potential problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 22 (5), pp.1040- 1042. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.1986.1064625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (230)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Numerical Modeling of 3D Electromagnetic Devices in the Low-Frequency Regime Using the Numerical Homogenization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor compression of volume integral operators in Discontinuous Galerkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous Galerkin Discretization of a Volume Integral Eddy Current Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPUMAG60611.2025.11421281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector extension of the Loss Surface model for modelling static and dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume integral eddy current problem as a Friedrichs’ system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles multi-échelles pour les problèmes magnétoquasistatiques non-linéaires avec courants induits confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension vectorielle du modèle Loss Surface pour la modélisation de l'hystérésis statique et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopolod Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couplage FEM-BEM multiphysique pour la modélisation de structures composites à effets magnétoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation PEEC non structurée pour la résolution de problèmes inductifs et capacitifs avec utilisation de la réduction d’ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression tensorielle d'opérateurs intégraux en électromagnétisme basse fréquence : Premiers essais numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Stepping Volume Integral Method for Nonlinear Field-Circuit Coupled Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Nonlinear Circuit-Field Coupled Volume Integral Formulation to a Current Transformer with Thin Air Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FETI-DP method for 3D magnetostatic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modelling of Nonlinear Eddy Current Problems Using the h-conforming Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ruuskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Tarhasaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, CHANIA, Greece. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of state circuit solver and model order reduction for solving inductive and capacitive unstructured PEEC formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modelling of a Transient 3D Nonlinear Magnetoquasistatic Problem with a B-conforming Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ruuskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of dynamic hysteresis using a vector extension of the Loss Surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF'2023),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition for 3D nonlinear magnetostatic problems: Newton-Krylov-Schur vs. Schur-Newton-Krylov methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh procedure for the unstructured inductive PEEC formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun (Online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of magnetoelectric effects in composite structures by FEM-BEM coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Gap Model for Magnetostatic Volume Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling Of Static Hysteresis Phenomena Using A Vector Extension Of The Loss Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE_CEFC'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategies Improvement for the Generalized PEEC Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouceila Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC46938.2020.9451292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FEM-BEM multiphysics coupling for the modeling of magnetoelectric composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalised Edge Based Interpolation Technique for Problems Involving Movement under the Domain of Edge FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Singh Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain 2-D Finite-Element Homogenization of Windings Using RL Foster Networks and Recursive Convolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Bayesian Information for Inverse Resolution of Integral Formulation applied to Thin Regions Magnetization Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2020 19thBiennial IEEE Conference on Electromagnetic Field Computation (CEFC'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse Integral Formulation for Steel Shell Magnetization Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling of electromagnetically controlled shape memory polymer medical stents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019 22nd International Conference on the Computation of Electromagnetic Fields,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Wireless Power Transfer System with Wireless Control for Electrical Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apec 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured - PEEC Method with the use of Surface Impedance Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th edition of International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Approach Including the Winding Impact for Electrical Machine Vibration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamical Magnetic Model for the Transient Computation of Eddy Current Losses in Laminated Iron Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Toussignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sirois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D BEM Formulations for Eddy Current Problems with Multiply Connected Domains and Circuit Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019 : 22nd International Conference on the Computation of Electromagnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Scorretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Methods to Simulate 3D Rotating Electrical Machine in AV formulation using Edge FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Singh Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heterogeneous Multiscale Method Applied to Two-dimensional and Three-dimensional Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Niyonzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEM-FEM formulation based on magnetic vector and scalar potentials for eddy current problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9096899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Homogenization of Foil Windings in 2-D Magnetodynamic Finite-Element Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth V. Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D axisymmetric Volume Integral Formulation for the calculation of transient phenomena in High Temperature Superconducting coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Frequency Limit of the Static BH-Curve Approximation in Bulk Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mc Meekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of Unstructured-PEEC Method to Magnetic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoharmonic Volume Integral Formulation for Thin Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Eddy Current compute by Boundary Element Method using the magnetic vector potential and the magnetic reduced scalar potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Inverse Integral Formulation for Thin Regions Magnetization Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hall in Tirol, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of dynamic current distribution in a Rare-Earth BaCuO winding using a volume integral formulation: Calculation of the inductive voltage on a double pancake coil submitted to current ramps and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of dynamic current distribution in a Rare-Earth BaCuO winding using a volume integral formulation: Calculation of the inductive voltage on a double pancake coil submitted to current ramps and background fields and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cicéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference 2018 (ASC’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Integral Formulation of Magnetic Flux Computation to Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Face Formulation for Thin Non Conductive Magnetic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gireg Chavin-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cavallera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de transfert d'énergie sans contact bidirectionnel par induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the Local Current Density in a High Temperature Superconducting Coil Using a Volume Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quench propagation modeling in a High Temperature Superconducting coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the local current density in HTS coils using a volume integral formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Numerical Modelling of High Temperature Superconductors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of a Vector Preisach-Mayergoyz Hysteresis Model in 3-D Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modeling Approach Based on Volume Integral Method of the Coupler in Inductive Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation du quench dans une bobine supraconductrice Haute Température Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cicéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Efficiency Post-Processing Method for Computing Magnetic Flux in Coils Considering Magnetic and Conductive Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields (COMPUMAG2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on the Computation of Electromagnetic Fields, Compumag 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea. pp. 1-2, id. 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytic method to compute the magnetic flux through a 2D meshed coil in the air -application to the flux computation in presence of magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Volume Integral Formulation Based on Facet Elements for the Computation of AC Losses in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expression of the magnetic co-energy adapted to magnetostatic volume integral formulations-application to the magnetic force computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 201718th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation for Electric Thin Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2017, The 18th International Conference on Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of a Low-Frequency Electric Field Integral Equation Formulation with Circuit Coupling using H-matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetic Devices Analysis using Facet FEM Formulation Coupled with Reluctance Network Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santos Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of PEEC Volume Integral Formulation and Boundary Element Method to Consider Thin Shell Conductors and Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling of the Movement of Machine using Mortar Method for Edge Finite Elements of Magnetic Vector Potential Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation Based on Facet Elements for the Computation of AC Losses in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes AC d'un conducteur MgB2 pour câbles fort courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tousignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Integral Formulations for Nonlinear Magneto-static Field Computation and Rotating Machines Pre-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Integral Formulation of Magnetic Flux Computation and its Application in Inductive Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model for quench calculations in a 10 kA MgB2 superconducting cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Efficient Integral Formulation for Electric Thin Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2016 (10th International Symposium on Electric and Magnetic Fields)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic devices analysis by Face FEM coupled with standard reluctance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santos Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Magnetic Vector Potential Volume Integral Formulation for Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized PEEC Analysis of Inductive Coupling Phenomena in a Transmission Line Right-of-Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blattner Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed Surface Volume Integral Formulation for the Modeling of High Frequency Coreless Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. de Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-T Volume Integral Formulation for Solving Electromagnetic Problems in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on the Computation of Electromagnetic Fields (Compumag 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation intégrale de volume en potentiel vecteur magnétique pour les problèmes magnétostatiques non linéaires en présence d'aimant permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride éléments finis - équations intégrales de frontière pour la résolution des problèmes magnétostatiques non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Martins Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic devices analysis by Face FEM coupled with standard reluctance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson S Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20h Compumag Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Integral Formulation Using Facet Elements For Electromagnetic Problem Considering Conductors And Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de calcul des sources pour des bobines non-maillées avec la formulation éléments finis A-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations intégrales de volume en électromagnétisme basées sur une approche circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical modeling of AC losses in a 36 filaments MgB2 wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valtteri Lahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Stenvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015, 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre formulations intégrale de volume et intégrale de frontière pour la modélisation de problèmes électromagnétiques en présence de diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Perrin-Bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numériques des pertes AC dans un tube supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JCGE'14 - SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Integral formulation using facet elements for thin conductive shells coupled with an external circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Sources for A-V and Ar-V Formulations using Edge Elements for Eddy Current Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Virtual Work Principle to Compute Local Magnetic Force Using a Volume Integral Method in nonlinear Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Flux Volume Integral Formulation for 3D Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixteenth Biennial Conference on Electromagnetic Field Computation - CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations numériques des pertes en régime variable dans des tubes supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative solution on gpu of linear systems arising from the av edge-fea of time-harmonic electromagnetic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fp Camargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cristine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-M Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel, Distributed and Network-Based Processing (PDP), 2014 22nd Euromicro International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Torino, Italy. pp.365--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Magnetostatic Volume Integral Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of an incremental permeability based NDT device. Application to Dual phase steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a high-efficiency large air-gap transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Permeability Method for Non Destructive Evaluation of Dual-Phase Steels : Experimental and FEM Simulation Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inductique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tizi Ouzou, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Hysteretic behavior of Dual Phase Steel IN FEM Modeling of the 3MA NDT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetic algorithms to design and optimize a high-efficiency LCIPT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Kwimang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13 - ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear 2D Time Domain eddy current calculation for laminated iron cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagane Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Cross Approximation Technique for Volume Integral Method Applied to Nonlinear Magnetostatic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Permeability 3D Formulation for Anisotropic Vector Hysteresis Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sadowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vianei Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleyton Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Magnetostatic Moment Method dedicated to arc interruption process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013-19th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integral Formulation for the Computation of 3D Eddy Current Using Facet Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Computation of Electromagnetic Fields COMPUMAG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Cross Approximation Technique for the Integral Method in Magnetostatic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Virtual Work Principle to Compute the Magnetic Force Density with an Integral Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2013 : The 9th International Symposium on ELECTRIC AND MAGNETIC FIELDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement Of 3 MA Technique Potentiality for Non Destructive Evaluation of Dual-Phase Steel Using 2D Non Linear FEM And Taking Hysteretic Behavior Into Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Magneto-Mechanical Coupling with Magnetic Volume Integral and Mechanical Finite Element Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Integral Formulation for the Computation of 3D Eddy Currents using Edge Elements and Facet Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct computation of current density to solve 3D electric conduction problems using facet elements with FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ferrouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of Nonlinear Magnetostatic Problems with a Volume Integral Method using the Magnetic Scalar Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la méthode PRIMA pour la réduction de modèle de grands circuits issus de la méthode PEEC inductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (Numelec 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of laminated cores in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression matricielle d'une formulation intégrale par la méthode multipôlaire rapide pour le calcul de courants de Foucault dans une région mince conductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Integral Formulation for the Modeling of Thin Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation foudre en aéronautique - Evaluation des méthodes EF et PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oz Ozge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouveau dispositif pour la caractérisation magnétique d'un matériau magnétostrictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Sedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Mékidèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Électromagnétisme (NUMELEC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and frequential modeling of lightning impact on a composite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Vialardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM European Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et mesures sur un caisson pour l'étude du foudroiement d'un avion en matériau composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de calcul de densité de force magnétique pour la modélisation par intégrale de volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2012 : 7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Magnetic Force Computation with a Volume Integral Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oite, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of non destructive system for assessment of steel strip properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Join Steel Industry JSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy currents calculation for laminated cores in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagane Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations intégrales pour la modélisation des régions minces conductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Circuit Synthesis Method for Reduced Order Models of Large Scale Inductive PEEC Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An independent fundamentalindependent loops search algorithms for solving inductive PEEC large problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'une boucle inductive d'aide au shuntage des trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur (EF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New coupling between PEEC method and an integro-differential approach for modeling solid conductors in the presence of magnetic-conductive thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Computation in Electromagnetics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique des grands systèmes : l'apport des méthodes intégrales dans l'étude du foudroiement des avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrotechnique du Futur (EF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method to estimate the parameters of Chemical Hysteresis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Losses and Current Density Distribution in Conductors of a Large Air Gap Transformer Using Homogenization and 3D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining relaxation factor for modified Newton-Raphson method for non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valène Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner-outer preconditioning strategy for 3d inductance extraction coupling with fast multipole method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Computation in Electromagnetics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wroklaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic scalar potential finite element formulation for conducting shells coupled with an external circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM simulations of a nondestructive testing system of a dual phase steels considering the hysteresis behaviour of this material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical hysteresis model parameters strategy identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meilland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Material SMM 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Integral Formulation for Eddy Currents Computation in Thin Conductive Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the lightning phenomenon: aeronautic materials comparison in conducted and radiated modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Goleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field computation in non conducting regions using AV after a t0-phi surface impedance magnetoharmonic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et simulations des phénomènes foudre : comparaison des matériaux pour l'aéronautique en modes conduit et rayonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2EMC : embedded EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseurs à Double Résonance pour l'Alimentation de Transformateurs Faiblement Couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Nondestructive Online Testing System for Dual Phase Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Gabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Oita, Japan. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Large Air Gap Transformers Using Magnetic Equivalent Circuit for Designing of High Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (14th Biennial IEEE Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.978-1-4244-7061-7/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for eddy currents modelling of planar transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Modelling Process to Improve Cabling of Power Electronic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loizelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization for periodical electromagnetic structure: which formulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Linear and non Conductive Materials in PEEC Method Using a Coupling with a Integral Volume Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovy, Italy. pp 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'énergie sans contact : Pré dimensionnement d'un coupleur de forte puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.ISBN 978-2-913923-30-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experimentations on the coupling between PEEC and volume integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain homogenisation for periodical electromagnetic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovy, Italy. pp 17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Saturation Modeling within Finite Volume Method: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based error criterion for eddy current analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a 3D decoupled magnetodynamic – electric model by determining the impedance of microcoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle découplé magnétodynamique - électrique 3D par la détermination de l'impédance de microbobines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.Pages 180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Finite Volume Method (FVM) to Electromagnetic Plasma Modeling: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p 372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des pertes dans les bobines conductrices par utilisation d'une technique d'homogénisation faisant intervenir la perméabilité magnétique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la formulation t-Phi avec la condition d'impédance surfacique pour les problèmes de détection de fissures par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient FEM-PEEC Coupled Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennal IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field computation of a common mode filter using Finite Element, PEEC methods and their coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2008, International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Based Approach of Adaptive Meshing for Eddy-Current Transient Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ebene Ebene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.Page 221, PC2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation d'une pastille supraconductrice : comparaison d'outils de calcul 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque " Supraconductivité et calcul numérique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical Contributions for Winding Losses Estimation in an Integrated Magnetic Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiman Kerim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry Applications Society Annual Meeting IAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un estimateur d'erreur magnétodynamique fondé sur une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche du coefficient de relaxation utilisé dans la méthode de Newton-Raphson pour la résolution de systèmes non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valène Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la méthode moment magnétique avec la méthode PEEC pour la résolution des problèmes magnétodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Différents Outils de Calcul pour la Modélisation des Supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2008 : Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la formulation t0-Phi utilisant la condition d'impédance de surface avec la méthode PEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic materials for high speed electrical machines: required properties, characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Workshop on 1 &amp; 2 Dimensional Magnetic Measurement and testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la saturation magnétique par la méthode des volumes finis : Application au plasma de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un blindage sur le champ proche et les couplages au sein d'un filtre de mode commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM08 14ème colloque international et exposition sur la compatibilité électromagnétique – JS08 journée scientifique URSI-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Pages 343 - 345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Adaptive Meshing for Eddy Currents in Conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ebene Ebene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM 2007, 13th International Symposium on Applied Electromagnetic sans Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, East Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit coupled to-phi formulation with surface impedance condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Automatic Cuts Algorithm for T-T0-φ Formulation in Nondestructive Testing by Eddy Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2007, 13th International Symposium on Electromagnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating Finite Volume Method to Electromagnetic Plasma Modeling: Circuit Breaker Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th symposium on Applied Electromagnetics and Mechanics, ISEM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-PEEC coupled method for modelling solid conductor in presence of ferromagnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy based approach of electromagnetism applied to adaptative meshing and error criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling PEEC - Finite Element Method for solving electromagnetic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Finite Volume Method to Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling of High Frequency Transformers with T0-Ф Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low voltage metallized film capacitor geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial IEEE Conference on Electromagnetic Field Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Miami, United States. pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédier la méthode des volumes finis aux formulations électromagnétiques : application à la physique du plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an energy-based criterion for adaptive meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Biennial IEEE Conference on Electromagnetic Field Computation 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States. pp.432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Energétique du Maillage Adaptatif et des Critères d'Erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006, 5ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification de modèles de données pour la description des propriétés physiques – application aux problèmes multi-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numelec 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circuit Coupled Surface Impedance Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low voltage metallized film capacitor geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2006 - 9th Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméabilité complexe équivalente pour représenter les pertes par proximité dans les conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006 5ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of data models. Application in a platform for numerical simulation: SALOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic model in finite volumes for magnetohydrodynamic breaking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th biennal IEEE conference on electromagnetic fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEFC-06.2006.1633068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A To-o surface impedance formulation for multiply connected conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying, cancelling and identifying the magnetic field received and emitted by a 2D plan system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electromagnetic Field Computation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of eddy current losses in a straight rectangular cross section conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electromagnetic Field Computation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Model in Finite Volume for Magnetohydrodynamic Breaking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of Physical Data Models. Application in a Magneto-thermic Coupled Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency proximity losses determination for rectangular cross section conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Electromagnetic Field Computation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Eléments Finis – PEEC pour la résolution des problèmes magnétodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tran Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducteurs massifs multiplement connexes avec une formulation t-phi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic model in finite volume for magnetohydrodynamic breaking applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electromagnetic modeling of supraconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHATS'06, Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bekerley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Energy-based Error Criterion for Adaptive Meshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based framework for dynamic hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation magnétothermique d'un ruban supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicating electromagnetic modeling to energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Finite element modeling of electromagnetic devices by using the scalar magnetic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh international conference on electrical machines drives and power systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMM 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermag 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D scalar finite element method to compute T0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Phuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostatic moments method dedicated to electrotechnical devices modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh international conference on electrical machines drives and power systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs Electrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France. pp.Communication F5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une formulation de l'hystérésis Magnétique dynamique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maloberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a rotating vacuum arc by the coupling of a simple arc model with a commercial 3D FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Symposium on Discharges and Electrical Insulation in Vacuum - ISDEIV 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Yalta, Ukraine. pp.276-279, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEIV.2004.1418659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle d'arc électrique avec la méthode des éléments finis pour le dimensionnement des cellules de coupure à technologie vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fontchastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schellekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Européenne sur les Méthodes Numériques en électromagnétisme - NUMELEC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell's Height Variation Approch with Finite Elements Modelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation &amp; Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ottawa, Canada. pp.522-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Design of an Electro Technical Device for Safety on Railway Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructure Design, Signalling and Security in Railway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Perpinya, 2012, 978-953-51-0448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling with Circuit Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Finite Element Method for Electromagnetic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.277-320, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior laws of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Kedous-Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Finite Element Method for Electromagnetic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.177-244, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors for Select papers from the 7th International Symposium on Electric and Magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dular</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMPEL, 328 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite element method for electromagnetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The finite element method for electromagnetic modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 602 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-electromagnetic modeling of superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Train Compression of a Volume Integral Eddy Current Problem in Discontinuous Galerkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Torosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bannwarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark on the 3D Numerical Modeling of a Superconducting Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548728v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Average Model of Series - Parallel Resonant Converter with Capacitive Output Filter for High Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Romain Sibue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Périot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId791"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5D907C8"/>
+    <w:nsid w:val="3152084C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6424-1653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070336334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghenai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Hernandez Alayeto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rondot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3301566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03953410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3239006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferrouillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruuskanen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torchio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lucchini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3092431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Anh Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3114511" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouceila Alkama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3137657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Chauhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2925" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valdivieso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2020.3005225" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2021.3119864" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03082018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104972" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Kwimang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2018.5079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3032884" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Voltolina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alotto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bettini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947394" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-A Phan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Guichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le-Duc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10124284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350897v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rozier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2903046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Debray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carpentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171110" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaff9c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torchio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2889435" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2895959" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tousignant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sirois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900690" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364312v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Guichon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2642" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ab181f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2759255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2752767" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278114v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170420" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Son Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2641451" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277807v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2667715" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Nunes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2723576" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perrin-Bit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2559801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480960" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blattner Martinho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Guichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2470249" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Van" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490627" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Stenvall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le-Van" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496243" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Yassine Nagazi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.07.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Greve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157613v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363365" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298556v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2365293" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deblecker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2364331" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2389197" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298579v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2387116" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365500" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Botelho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Martins Araujo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marechal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359140" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Coulomb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364978" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flavia Peixoto de Camargos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cristine Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M. Guichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015584476" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1952" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKN0ZQBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015585v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jazzar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vialardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2013.2297444" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281568" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283600" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282957" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282989" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957434v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro A. Bastos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Leite" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jhoe Batistela" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleyton Hoffmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282697" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285091" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120413" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6DD85EB1F1A42515E368E0DB3F03C901DFB06BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987194v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Sibue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#233;riot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2211031" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822687v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241750" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2242438" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048119v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Son Nguyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.65-86" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDBFA012A00A816CF6F862A315B86A95C14FBFFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lobry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tran Than" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996618v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagane Faye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120451" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4GX5MJ5Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996626v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1957" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK7NVMLP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311293948" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173920" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816004v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Sibu&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2235858" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2011.2173916" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0121" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727824v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM11111503" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2011.2174143" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790094v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Pham Quang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cogitore" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2091398" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charmoille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2044386" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078481" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WND9MC38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609441v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010061" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3047B85CC744F2FFB870290AE66E0695FCCF4186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609423v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than-Son Tran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404047v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Floch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836645" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-TJK0SPFV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048129v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Ladas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.173-183" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0847B26AD97A9078BDD55B37655783B1F39CAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355148v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Phung" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78490-6_7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09EBF15D7A788E36F1B53618AA147F66F513F10D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360724v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.675-694" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321217v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doucet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878315" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HV592N1F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365105v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.916179" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364918v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.149-162" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2P29DC9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878324" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KCMRCGJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365070v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2008-949" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365072v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.916389" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287868v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ebene Ebene" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365111v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.657-673" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GMK51CCW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283331v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892303" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283345v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.892496" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283320v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vuillermet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lupin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892473" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2007.08.003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JD7RS2B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189533v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871463" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192178v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.581-593" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-69HC5F7C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181866v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Joan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.844372" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189530v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181674v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grilli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrev" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costa Bouzo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2004.839774" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schellekens" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182387v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181808v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schellekens" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845023" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290009v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Tuan Phung" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846105" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289983v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.824768" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599143v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996177" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249730v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Marin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997268" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CADEAD23B74E8229B483E8629691A99931077BB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249574v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Body" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997111" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9604F7635E8138B5095E2FC1D7E5FE1A1471D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248935v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tanneau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993144" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74818644CC9C4578188CC4A046EB16CE6677D8A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248930v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunotte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bongiraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993140" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC4546D53A553FF3683B0337C7D818713E6A7363/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246227v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Imhoff" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507061300" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3239A30E7F9391559D41F4DFB0D6834EABACBB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359878v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shape Salon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1986.1064625" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135448v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135464v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Torosyan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548286v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPUMAG60611.2025.11421281" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135458v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135374v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mikula" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ramdane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valdivieso" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644014v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643984v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopolod Mikula" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644029v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644041v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197526v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195032v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195304v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Hernandez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192311v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tarhasaari" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Halbach" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134516v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115619v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205675v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205626v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mikula" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115574v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115430v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553885v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808742v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808910v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052278v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC46938.2020.9451292" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051705v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Singh Chauhan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051490v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279724v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079803v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albouy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278819v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032105v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Phan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279699v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Huang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279712v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussignant" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279373v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279745v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278847v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823350v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096899" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279360v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277096v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921859v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916496v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cic&#233;ron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914817v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914754v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981832v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914775v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768867v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840567v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914793v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914768v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeran Liu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981888v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768862v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mc Meekin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914745v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Moro" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768852v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768841v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331200v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645416v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587681v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330517v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586787v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561400v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399308v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399204v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399182v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399072v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santos Nunes" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361713v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399176v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399064v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399291v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306850v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173994v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. de Greve" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173991v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163192v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173990v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172429v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163582v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023239v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172457v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164002v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163587v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330027v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163188v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perrin-Bit" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172451v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998745v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023978v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005889v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017313v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065368v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329078v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fp Camargos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M Guichon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062777v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066039v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Gabi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003377v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818939v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819859v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolter" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailland" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819869v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860935v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842701v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842517v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842544v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842531v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842712v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819864v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819283v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842709v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842527v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819868v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819875v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717215v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Sedira" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid M&#233;kid&#232;che" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716522v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759900v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716895v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ozge" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820252v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716928v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758414v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702828v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788941v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759360v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714472v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757554v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758409v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716539v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716497v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652939v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591071v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611032v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611050v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728004v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611070v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ne Pellissier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rodriguez" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591101v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611041v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611036v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628975v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meilland" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628987v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607314v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Goleanu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611064v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652949v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frugier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538486v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484925v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497650v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484897v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608305v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490459v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438076v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393050v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420326v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440325v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393042v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440774v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490454v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leconte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418427v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628474v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331366v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Kerim" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281216v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365250v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293682v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347780v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365331v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348351v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284714v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365354v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333190v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347747v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282210v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350058v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347772v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365355v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365257v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287369v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290711v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289785v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286542v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289766v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286626v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286645v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286640v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198540v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199648v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194694v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195635v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193747v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198401v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193385v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145598v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633068" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194701v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193355v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193721v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194687v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194263v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193340v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199174v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193661v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199214v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195183v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195494v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198544v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193764v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195178v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183309v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184592v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleur" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183154v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184588v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187634v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946908v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEIV.2004.1418659" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945841v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368475v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685492v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellon" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364843v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364898v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dular" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364741v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203191v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548273v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521993v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerard-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6424-1653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070336334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruuskanen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.119042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Hernandez Alayeto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rondot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3301566" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghenai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3299989" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferrouillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03953410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Favre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3239006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Chauhan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2925" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torchio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lucchini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3092431" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Anh Phan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3114511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouceila Alkama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3137657" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valdivieso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2021.3119864" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2020.3005225" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03082018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.104972" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Kwimang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2018.5079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3032884" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Torchio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Voltolina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alotto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bettini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947394" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-A Phan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Guichon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le-Duc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10124284" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364312v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Guichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rozier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ab181f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2903046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Debray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aaff9c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torchio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2889435" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavin-Collin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bannwarth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2895959" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tousignant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sirois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900690" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Huang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2759255" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278111v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2752767" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170420" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Nunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2723576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2667715" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Son Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2641451" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Yassine Nagazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Greve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perrin-Bit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2559801" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2480960" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blattner Martinho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Guichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2470249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385525v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Van" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490627" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Stenvall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le-Van" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496243" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363365" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2365293" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deblecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2364331" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177829v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2389197" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2387116" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2365500" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Botelho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Martins Araujo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marechal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277682v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Coulomb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2364978" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Flavia Peixoto de Camargos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cristine Silva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M. Guichon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342015584476" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283600" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957440v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282957" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1952" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKN0ZQBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jazzar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vialardi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2013.2297444" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277362v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281568" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047848v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282989" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro A. Bastos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Leite" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jhoe Batistela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleyton Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282697" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285091" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821833v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641311293948" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120413" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6DD85EB1F1A42515E368E0DB3F03C901DFB06BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Sibue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#233;riot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2211031" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822687v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241750" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2242438" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Son Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.65-86" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDBFA012A00A816CF6F862A315B86A95C14FBFFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799008v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tran Than" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aim&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lobry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagane Faye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120451" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4GX5MJ5Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996626v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1957" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK7NVMLP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727986v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2011.2174143" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727820v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173920" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816004v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Sibu&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2235858" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814065v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2011.2173916" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814053v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0121" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727824v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM11111503" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cogitore" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2091398" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Pham Quang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609428v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charmoille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078481" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WND9MC38-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609437v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2044386" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609441v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010061" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3047B85CC744F2FFB870290AE66E0695FCCF4186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than-Son Tran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404047v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Ladas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ebene Ebene" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916656" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Tran" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Floch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.657-673" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GMK51CCW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360724v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.675-694" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048129v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.173-183" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0847B26AD97A9078BDD55B37655783B1F39CAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321217v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doucet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878315" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HV592N1F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355148v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Phung" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78490-6_7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09EBF15D7A788E36F1B53618AA147F66F513F10D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836645" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-TJK0SPFV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365105v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.916179" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.149-162" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2P29DC9B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365101v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810878324" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KCMRCGJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delannoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2008-949" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365072v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.916389" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365076v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2007.08.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JD7RS2B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283345v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.892496" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283331v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892303" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283320v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vuillermet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lupin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.892473" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.581-593" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-69HC5F7C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189533v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871463" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290009v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Tuan Phung" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846105" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181808v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schellekens" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.845023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189530v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grilli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrev" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costa Bouzo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2004.839774" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181866v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Joan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.844372" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047858v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schellekens" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182387v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289983v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.824768" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599143v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996177" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249730v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Marin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997268" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CADEAD23B74E8229B483E8629691A99931077BB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249574v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Body" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997111" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9604F7635E8138B5095E2FC1D7E5FE1A1471D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248930v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunotte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bongiraud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993140" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC4546D53A553FF3683B0337C7D818713E6A7363/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248935v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tanneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993144" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74818644CC9C4578188CC4A046EB16CE6677D8A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246227v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Imhoff" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507061300" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3239A30E7F9391559D41F4DFB0D6834EABACBB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359878v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shape Salon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1986.1064625" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135464v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Torosyan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548286v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPUMAG60611.2025.11421281" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135374v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mikula" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ramdane" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valdivieso" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135458v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644014v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643984v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopolod Mikula" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644029v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644041v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115430v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Hernandez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195032v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197526v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192311v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tarhasaari" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Halbach" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134516v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115619v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205675v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205626v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mikula" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115574v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553885v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808722v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808742v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808910v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Blattner Martinho" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052278v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC46938.2020.9451292" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051705v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Singh Chauhan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051490v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051630v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Chavin-Collin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cavallera" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278819v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279724v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079803v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albouy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032105v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Phan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279699v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Huang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279712v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussignant" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279373v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278847v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279745v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823350v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096899" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279360v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277096v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768862v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mc Meekin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914745v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Moro" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768841v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768852v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331200v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921859v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916496v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cic&#233;ron" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914817v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914754v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981832v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914775v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768867v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840567v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914793v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914768v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeran Liu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981888v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561400v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490566v2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645416v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587681v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330517v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586787v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399182v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399072v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santos Nunes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313143v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399308v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399204v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361713v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399176v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399064v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399291v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306850v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167401v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172451v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172429v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173990v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173994v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. de Greve" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173991v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163192v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163582v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023239v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172457v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164002v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163587v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330027v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163188v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perrin-Bit" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003377v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998745v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023978v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005889v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017313v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065368v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329078v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fp Camargos" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M Guichon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062777v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066039v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Gabi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819869v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818939v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819859v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolter" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailland" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860935v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842701v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842517v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842544v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842531v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842712v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819864v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819283v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842709v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842527v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819875v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819868v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758409v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716497v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716539v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716522v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759900v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716895v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oz Ozge" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717215v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Sedira" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid M&#233;kid&#232;che" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820252v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702828v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716928v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758414v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788941v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759360v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714472v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757554v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611064v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652949v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellon" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frugier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591071v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652939v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611032v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611050v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728004v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611070v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ne Pellissier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rodriguez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591101v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611041v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628987v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628975v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meilland" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611036v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607314v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Goleanu" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484925v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538486v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497650v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534594v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484897v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608305v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490459v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loizelet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438076v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393050v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420326v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440325v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393042v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440774v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490454v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leconte" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418427v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350058v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365257v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347772v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365355v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365250v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293682v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281216v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628474v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331366v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Kerim" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347780v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365331v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348351v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284714v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365354v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333190v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347747v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282210v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290711v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287369v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289785v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286542v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289766v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286626v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286640v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286645v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195178v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193764v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198544v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193747v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198540v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199648v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194694v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195635v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198401v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193385v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145598v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC-06.2006.1633068" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194701v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193355v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193721v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194687v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194263v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193340v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199174v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199214v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193661v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195494v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195183v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187634v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183154v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184588v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183309v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184592v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleur" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946908v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEIV.2004.1418659" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945841v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368475v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685492v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellon" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364843v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364898v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dular" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364741v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203191v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548273v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548728v4" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521993v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>