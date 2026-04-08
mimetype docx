--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -72,6786 +72,6786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrésistible développement d’une psychologie gestionnaire a-théorique comme expression de l’évolution néolibérale des sociétés occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.35-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Messu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Modak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la fondamentale immaturité du bébé à la naissance est une chance inouïe pour sa vie... et la nôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.52-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance, Michel Boutanquoi, Carl Lacharité (dir.), Presses universitaires de Franche-Comté, 2020, 260 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 18 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.018.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandir avec les écrans ? Ce qu’en pensent les professionnels de l’enfance, Élisabeth Baton-Hervé , érès, 2020, 348 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 18 (1), pp.101-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.018.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, facteur d’union ou de désunion conjugale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217 (3), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.217.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations familiales et dynamique d'affiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conjugalité contemporaine, une nouvelle façon de penser le lien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent : une injonction contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thévenot Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, familles et migration, 13, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact conjugal du virtuel. Éclatement des façons de faire couple à l’heure d’Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210 (4), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.210.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguïté de la valorisation de la coéducation à une époque de sur-responsabilisation parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 12 (1), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.012.0279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un soutien à la parentalité souvent inadapté aux situations de précarité. L’exemple des foyers monoparentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 67 (3), pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.067.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée ou le défi de la coparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2014.3002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau cadre de la parentalité et de l'accueil... professionnel de l'enfant à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 69 (1), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.069.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « démocratisation » des relations familiales, un processus pluriel difficile à réguler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 46 (2), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.046.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps sexué et identité, un espace de confrontations normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 11 (1), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfance, corps et genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (258), pp.53-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.258.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace familial indexé au sentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°204, pp.91 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.204.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation des références et incertitude des repères en matière familiale. La place des savoirs sur l'homme en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 24 (4), pp.275-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.124.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration de la socialisation précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 200 (2), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.200.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'expert psychologue au parentalisme politique, les apories de la coéducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 52 (3), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.052.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survirilisation des pratiques sportives en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N°59 (3), pp.107 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.059.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple comme idéal, réponse à l'ultra-moderne solitude de l'individualisme démocratique et marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.036.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survirilisation des pratiques sportives en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 59 (3), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.059.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'institution du mariage au consentement des partenaires, une mise hors jeu de la contrainte conjugale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (1), pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.187.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée, une pratique en cours de légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tome413, pp.331 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4134.0331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ENFANT COMME RÉFÉRENTIEL AMBIGU DES POLITIQUES PUBLIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée comme restauration d'une paternité déstabilisée par la séparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (4), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lett.078.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée, témoin de la restructuration des relations privées et des liens familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 72 (4), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.072.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sinueux parcours de la résidence alternée en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 49 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.049.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter bébé, une disposition sexuée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 46 (2), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.046.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs associatifs et institutionnels face aux mariages forcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 119 (5), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.119.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention psychique précoce, une démarche controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 26 (1), pp.21-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cont.026.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la famille et rapport à l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n o 34 (1), pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.034.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sphère privée à l'espace public : un mélange des genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 65 (1), pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.065.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONFLIT DES MODÈLES DE PRÉVENTION PSYCHIQUE PRÉCOCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans deux espaces parentaux&amp;quot;. Une pratique de l'après-séparation qui interroge l'ordre familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n o 33 (4), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.033.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoparentalité et précarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n o 60 (4), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.060.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RÉSIDENCE ALTERNÉE, RÉPONSE À LA RECONFIGURATION DE L'ODRE FAMILIAL. LES ENJEUX D'UN DÉBAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (2), pp.83-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n o 163 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163, p. 17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00155346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoparentalisation et précarisation, des processus interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n o 163 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.163.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'incapacité présumée du père à s'occuper du bébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.156.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention précoce, une démarche paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, no 157 (3), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.157.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du regard sur le lien parental. Approche socio-historique de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.021.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéalisation du conjugal et fragilisation du couple, ou le paradoxe de l'individualisme relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 155 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.155.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort de la famille monoparentale et de l'hébergement alterné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n o 151 (1), pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.151.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples mixtes dans la France contemporaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M'Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (3), pp.571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1534433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammouche Abdelhafid. &amp;lt;i&amp;gt;Mariages et immigration. La famille algérienne en France&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Nouveaux visages de l'immigration en Israël, 12 (3), pp.208-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04634063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français par mariage et leurs conjoints. Une situation diversifiée et évolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M'Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11 (3), pp.123-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.1995.1481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04632629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITIQUE DE LA PENSÉE POSITIVE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès. érès, 2024, Questions de société, 978-2-7492-8112-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire couple, une entreprise incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2020, 978-2-7492-6589-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mère n’est pas tout ! Reconfiguration des rôles et perspectives de cosocialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2019, 1001 BB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir et contrôler le parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2019, 978-2-7492-1463-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">érès, 2019, 1001 BB</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité aujourd’hui fragilisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens affectifs en familles d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans le soutien à la parentalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2018, 978-2-7492-5828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amour individualiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2018, 978-2-7492-5771-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens affectifs en famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Yapaka.be. 2018</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des liens en accueil familial &amp;quot;Qu’est-ce qui fait famille en accueil familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rosingana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.onpe.gouv.fr/system/files/ao/aot2014.chapon_rf.pdf, 2017, La question des liens en accueil familial "Qu’est-ce qui fait famille en accueil familial ? Rapport ONPE, Chapon N., Siffrein-Blanc C., Neyrand G., Bonifay E., Rosingana M</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des savoirs sur la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. Fabert, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Père, mère, après séparation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2015, 978-2-7492-4923-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps sexué de l’enfant et normes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Bonifay</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Mekboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, ENFANCE ET PARENTALITÉ, M-F. Dubois-Sacrispeyre, 978-2-7492-3978-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre blanc de la résidence alternée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Chapon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, 978-2-7492-4217-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoparentalité précaire et femme sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, Pratiques du champ social, 978-2-7492-4221-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOUTIEN A LA PARENTALITE ET CONTROLE SOCIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. 2013, Temps d'arrêt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERE, MERE, DES FONCTIONS INCERTAINES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">https://www.onpe.gouv.fr/system/files/ao/aot2014.chapon_rf.pdf, 2017, La question des liens en accueil familial "Qu’est-ce qui fait famille en accueil familial ? Rapport ONPE, Chapon N., Siffrein-Blanc C., Neyrand G., Bonifay E., Rosingana M</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2013, 978-2-7492-3938-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Yapaka.be. Fabert, 2016</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir la santé dès la petite enfance - Accompagner la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Houzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique France. , 2013, 978-2-9161-9239-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Père, mère, après séparation.</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue familial, un idéal précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2009, Couples, famille et métamorphoses, Jean-G. Lemaire, 978-2-7492-1023-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant face à la séparation des parents. Une solution, la résidence alternée,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros- La découverte, 2009, 978-2-7071-5786-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVEIL ET SOCIALISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poussin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fraïoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pros Pages Editions, 2008, 978-2-917590-00-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mariages forcés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">érès, 2015, 978-2-7492-4923-0</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Mekboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2008, 978-2-7071-5390-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le livre blanc de la résidence alternée</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il avoir peur de nos enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2006, 2-7071-5009-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles et petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">érès, 2014, 978-2-7492-4217-0</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2006, ENFANCES ET PARENTALITÉS, 2749205557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternité et parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Knibiehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">érès, 2014, Pratiques du champ social, 978-2-7492-4221-7</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSP, 2004, 2-85952-897-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver le lien parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2004, Education et formation, Gaston Mialaret, 2 13 054475 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture de vos ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleurus, 2002, 978-2215044130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, la mère et la question du père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2000, Education et formation, Gaston Mialaret, 978-2-13-058816-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté, Égalité, Mixité… conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">érès, 2014, ENFANCE ET PARENTALITÉ, M-F. Dubois-Sacrispeyre, 978-2-7492-3978-1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Varro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropos, 1998, 978-2-7178-3591-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Yapaka.be. 2013, Temps d'arrêt</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples mixtes et le divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M'Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1996, 2-7384-3511-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">PERE, MERE, DES FONCTIONS INCERTAINES.</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire les liens familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Tort</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">érès, 2013, 978-2-7492-3938-5</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cardia-Voneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros, 1996, 2-84146-344-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Houzelle</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les pas de la Maison Verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros, 1995, 2 841-46-250-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariages mixtes et nationalité française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M'Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1995, Logiques sociales, 2-7384-0600-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre clips et looks. Les pratiques de consommation des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Santé publique France. , 2013, 978-2-9161-9239-0</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1989, Logiques sociales, 2-7384-0600-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...1186 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957755v1</w:t>
-              </w:r>
-[...4143 lines deleted...]
-                <w:t xml:space="preserve">halshs-04632629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7301,375 +7301,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dauphin Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammouche Abdelhafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modak Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeneclaey Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les fratries, de l’interdit au non-dit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Thiéry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frères et sœurs ? Incestes sous silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien aux parents et la normativité. Pour sortir du parentalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neyrand G., Coum D., Wilpert M-D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaise dans le soutien à la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intérêt supérieur de l’enfant, un miroir aux alouettes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Claire Réglier, Caroline Siffrein-Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intérêt de l’enfant : mythe ou réalité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut universitaire Varenne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032408v1</w:t>
-              </w:r>
-[...273 lines deleted...]
-                <w:t xml:space="preserve">hal-05032410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler bambin&amp;quot;, un avatar parmi d’autres du néolibéralisme ?</w:t>
               </w:r>
@@ -7940,173 +7940,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incertitudes et paradoxes de la famille contemporaine. Mutation de la filiation, diversification des familles, conflictualité normative et incertitudes de la régulation politico-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université de Toulouse 1 Capitole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnes et familles - hommage à Jacqueline Pousson-Petit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La parentalité au cœur des politiques familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland COUTANCEAU et Jocelyne DAHAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole de l’enfant. La vérité sort-elle toujours de la bouche des enfants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201900v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05033792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolução do estatuto da residência alternada em França</w:t>
               </w:r>
@@ -8305,392 +8305,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité des modèles éducatifs et possibilités d’élaboration d’une éducation partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges FOTINOS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le divorce école-parents en France. Mythe et réalité en 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions de la famille aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Balzani, Jean-Luc Deshayes, Marc Gillet, Jeanne Meyer, Jacques Rihoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protéger l’enfant par-delà les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-éditions universitaires de Lorraine,, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Georges FOTINOS. </w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visée sécuritaire et managériale ou soutien et accompagnement des parents : les paradoxes d’une gestion néolibérale de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le divorce école-parents en France. Mythe et réalité en 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">« Etre un bon parent », une injonction contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle éducatif des parents : une ambivalence du regard social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Attias, Lucette Khaïat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants rebelles, parents coupables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours mouvementé de la résidence alternée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Neyrand et Chantal Zaouche-Gaudron,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre blanc de la résidence alternée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201939v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05201930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du social au familial : des mutations relationnelles qui bouleversent les représentations</w:t>
               </w:r>
@@ -8743,719 +8743,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mésaventures du père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bedin, Martine Fournier,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA PARENTÉ EN QUESTIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences humaines, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la famille à la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Houzelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promouvoir la santé dès la petite enfance. Accompagner la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INPES éditions, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport parent-enfant à la croisée des chemins : un renouvellement des façons de voir et d’intervenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy, Paul Durning, Hélène Join-Lambert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de l’éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genres et parentalité : une renconfiguration qui interroge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Neyrand, Michel Tort, Marie-Dominique Wilpert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Père, mère, des fonctions incertaines. Les parents changent, les normes restent ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉRÈS, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une prévention relationnelle fonctionnant en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Fourel et Guillaume Malochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de cohésion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA DOCUMENTATION FRANÇAISE, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et coalition de causes autour des figures du sport en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-202, 2013, 9782813000637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin, une préoccupation humaine à contenu politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Dugnat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner, prendre soin en périnatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Véronique Bedin, Martine Fournier,. </w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps de l’enfant et la rénovation de la bio-politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romuald Bodin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA PARENTÉ EN QUESTIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences humaines, 2013</w:t>
+              <w:t xml:space="preserve">Métamorphoses du contrôle social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue conjugal, un idéal précaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelhafid Hammouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202999v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05203004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter bébé, une disposition sexuée ?</w:t>
               </w:r>
@@ -9600,51 +9600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation des filles et des garçons dans les pratiques culturelles et sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Octobre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La socialisation des filles et des garçons dans les pratiques culturelles et sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture, 2010</w:t>
@@ -9920,77 +9920,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,64 +10038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent: une injonction contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thévenot Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10171,77 +10171,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la prison. Pour une étude des « spatialités » au sein de cinq prisons belges et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10325,64 +10325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Mekboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10489,51 +10489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et familles d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11085,51 +11085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Wilpert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chapon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosingana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Mekboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fra&#239;oli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Revest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Varro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bastard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard &#200;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M'Sili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.210.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.067.0105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0279" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.069.0141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.258.0053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.204.0091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.200.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.052.0028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.059.0107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.187.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4134.0331" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.049.0035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.072.0106" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.078.0033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.046.0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.065.0027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.026.0021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.034.0144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.060.0051" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.157.0003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.021.0027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.155.0080" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.156.0111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.151.0073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1481" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Sandrine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouche Abdelhafid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modak Marianne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeneclaey Jeanne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.210.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.067.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.069.0141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.258.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.204.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.200.0097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.052.0028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.059.0107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.187.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4134.0331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.078.0033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.072.0106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.049.0035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.046.0035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.026.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.034.0144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.065.0027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.060.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.156.0111" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.157.0003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.021.0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.155.0080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.151.0073" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M'Sili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Wilpert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chapon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosingana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Mekboul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fra&#239;oli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Revest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Varro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bastard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard &#200;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032413v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Sandrine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouche Abdelhafid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modak Marianne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeneclaey Jeanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032410v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>