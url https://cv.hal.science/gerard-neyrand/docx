--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -72,6786 +72,6786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRITIQUE DE LA PENSÉE POSITIVE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès. érès, 2024, Questions de société, 978-2-7492-8112-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire couple, une entreprise incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2020, 978-2-7492-6589-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mère n’est pas tout ! Reconfiguration des rôles et perspectives de cosocialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2019, 1001 BB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir et contrôler le parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2019, 978-2-7492-1463-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaise dans le soutien à la parentalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2018, 978-2-7492-5828-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour individualiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2018, 978-2-7492-5771-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens affectifs en famille d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité aujourd’hui fragilisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens affectifs en familles d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des liens en accueil familial &amp;quot;Qu’est-ce qui fait famille en accueil familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rosingana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.onpe.gouv.fr/system/files/ao/aot2014.chapon_rf.pdf, 2017, La question des liens en accueil familial "Qu’est-ce qui fait famille en accueil familial ? Rapport ONPE, Chapon N., Siffrein-Blanc C., Neyrand G., Bonifay E., Rosingana M</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des savoirs sur la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. Fabert, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Père, mère, après séparation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2015, 978-2-7492-4923-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre blanc de la résidence alternée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, 978-2-7492-4217-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoparentalité précaire et femme sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, Pratiques du champ social, 978-2-7492-4221-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps sexué de l’enfant et normes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Mekboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, ENFANCE ET PARENTALITÉ, M-F. Dubois-Sacrispeyre, 978-2-7492-3978-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERE, MERE, DES FONCTIONS INCERTAINES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2013, 978-2-7492-3938-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOUTIEN A LA PARENTALITE ET CONTROLE SOCIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. 2013, Temps d'arrêt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir la santé dès la petite enfance - Accompagner la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Houzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique France. , 2013, 978-2-9161-9239-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue familial, un idéal précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2009, Couples, famille et métamorphoses, Jean-G. Lemaire, 978-2-7492-1023-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant face à la séparation des parents. Une solution, la résidence alternée,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros- La découverte, 2009, 978-2-7071-5786-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVEIL ET SOCIALISATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fraïoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pros Pages Editions, 2008, 978-2-917590-00-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mariages forcés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Mekboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2008, 978-2-7071-5390-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il avoir peur de nos enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2006, 2-7071-5009-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles et petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2006, ENFANCES ET PARENTALITÉS, 2749205557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver le lien parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2004, Education et formation, Gaston Mialaret, 2 13 054475 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternité et parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Knibiehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSP, 2004, 2-85952-897-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture de vos ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleurus, 2002, 978-2215044130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, la mère et la question du père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2000, Education et formation, Gaston Mialaret, 978-2-13-058816-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté, Égalité, Mixité… conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Varro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropos, 1998, 978-2-7178-3591-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire les liens familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cardia-Voneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros, 1996, 2-84146-344-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples mixtes et le divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M'Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1996, 2-7384-3511-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les pas de la Maison Verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros, 1995, 2 841-46-250-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariages mixtes et nationalité française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M'Sili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1995, Logiques sociales, 2-7384-0600-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre clips et looks. Les pratiques de consommation des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 1989, Logiques sociales, 2-7384-0600-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrésistible développement d’une psychologie gestionnaire a-théorique comme expression de l’évolution néolibérale des sociétés occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des familles guadeloupéennes de la matrifocalité vers la coparentalité : résistances, adaptations, créolisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Messu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séraphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (1), pp.135-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.020.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la fondamentale immaturité du bébé à la naissance est une chance inouïe pour sa vie... et la nôtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants et familles vulnérables en protection de l’enfance, Michel Boutanquoi, Carl Lacharité (dir.), Presses universitaires de Franche-Comté, 2020, 260 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 18 (1), pp.97-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.018.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir avec les écrans ? Ce qu’en pensent les professionnels de l’enfance, Élisabeth Baton-Hervé , érès, 2020, 348 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 18 (1), pp.101-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.018.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, facteur d’union ou de désunion conjugale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 217 (3), pp.111-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.217.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations familiales et dynamique d'affiliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conjugalité contemporaine, une nouvelle façon de penser le lien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent : une injonction contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thévenot Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, familles et migration, 13, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact conjugal du virtuel. Éclatement des façons de faire couple à l’heure d’Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210 (4), pp.59-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.210.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguïté de la valorisation de la coéducation à une époque de sur-responsabilisation parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 12 (1), pp.279-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.012.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un soutien à la parentalité souvent inadapté aux situations de précarité. L’exemple des foyers monoparentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 67 (3), pp.105-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.067.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « démocratisation » des relations familiales, un processus pluriel difficile à réguler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 46 (2), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.046.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidence alternée ou le défi de la coparentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (1), pp.5-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/caf.2014.3002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau cadre de la parentalité et de l'accueil... professionnel de l'enfant à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 69 (1), pp.143-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spi.069.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps sexué et identité, un espace de confrontations normatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 11 (1), pp.97-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.011.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance, corps et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (258), pp.53-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.258.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace familial indexé au sentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°204, pp.91 - 102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.204.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation des références et incertitude des repères en matière familiale. La place des savoirs sur l'homme en société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 24 (4), pp.275-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dev.124.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration de la socialisation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 200 (2), pp.97-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.200.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expert psychologue au parentalisme politique, les apories de la coéducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 52 (3), pp.28-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.052.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple comme idéal, réponse à l'ultra-moderne solitude de l'individualisme démocratique et marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.036.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survirilisation des pratiques sportives en établissement pénitentiaire pour mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, N°59 (3), pp.107 - 119. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2011, N° 59 (3), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.059.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survirilisation des pratiques sportives en établissement pénitentiaire pour mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, N° 59 (3), pp.107-119. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2011, N°59 (3), pp.107 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.059.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'institution du mariage au consentement des partenaires, une mise hors jeu de la contrainte conjugale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 187 (1), pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.187.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidence alternée, une pratique en cours de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Tome413, pp.331 - 341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etu.4134.0331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ENFANT COMME RÉFÉRENTIEL AMBIGU DES POLITIQUES PUBLIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée, témoin de la restructuration des relations privées et des liens familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 72 (4), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.072.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sinueux parcours de la résidence alternée en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 49 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.049.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidence alternée comme restauration d'une paternité déstabilisée par la séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78 (4), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lett.078.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La résidence alternée, témoin de la restructuration des relations privées et des liens familiaux</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs associatifs et institutionnels face aux mariages forcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 119 (5), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.119.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter bébé, une disposition sexuée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 46 (2), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.046.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention psychique précoce, une démarche controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 26 (1), pp.21-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cont.026.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la famille et rapport à l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n o 34 (1), pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.034.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sphère privée à l'espace public : un mélange des genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n° 72 (4), pp.106-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.072.0106⟩</w:t>
+              <w:t xml:space="preserve">, 2007, n° 65 (1), pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.065.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sinueux parcours de la résidence alternée en France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONFLIT DES MODÈLES DE PRÉVENTION PSYCHIQUE PRÉCOCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...345 lines deleted...]
-                <w:t xml:space="preserve">Évolution de la famille et rapport à l'enfant</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans deux espaces parentaux&amp;quot;. Une pratique de l'après-séparation qui interroge l'ordre familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, n o 34 (1), pp.144-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.034.0144⟩</w:t>
+              <w:t xml:space="preserve">, 2006, n o 33 (4), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.033.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la sphère privée à l'espace public : un mélange des genres</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoparentalité et précarité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, n° 65 (1), pp.27-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.065.0027⟩</w:t>
+              <w:t xml:space="preserve">, 2006, n o 60 (4), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.060.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RÉSIDENCE ALTERNÉE, RÉPONSE À LA RECONFIGURATION DE L'ODRE FAMILIAL. LES ENJEUX D'UN DÉBAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1 (2), pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937660v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n o 163 (1), pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 163, p. 17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00155346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoparentalisation et précarisation, des processus interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n o 163 (1), pp.3-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.163.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l'incapacité présumée du père à s'occuper du bébé</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention précoce, une démarche paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 156, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.156.0111⟩</w:t>
+              <w:t xml:space="preserve">, 2002, no 157 (3), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.157.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prévention précoce, une démarche paradoxale</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du regard sur le lien parental. Approche socio-historique de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.021.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéalisation du conjugal et fragilisation du couple, ou le paradoxe de l'individualisme relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, no 157 (3), pp.3-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.157.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 155 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.155.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Idéalisation du conjugal et fragilisation du couple, ou le paradoxe de l'individualisme relationnel</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'incapacité présumée du père à s'occuper du bébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 155 (1), pp.80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.155.0080⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.156.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort de la famille monoparentale et de l'hébergement alterné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, n o 151 (1), pp.72-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.151.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couples mixtes dans la France contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine M'Sili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 52 (3), pp.571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/1534433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammouche Abdelhafid. &amp;lt;i&amp;gt;Mariages et immigration. La famille algérienne en France&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Nouveaux visages de l'immigration en Israël, 12 (3), pp.208-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04634063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français par mariage et leurs conjoints. Une situation diversifiée et évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine M'Sili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11 (3), pp.123-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/remi.1995.1481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04632629v1</w:t>
-              </w:r>
-[...2610 lines deleted...]
-                <w:t xml:space="preserve">hal-04957755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7009,173 +7009,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la conjugalité contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Coum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par-delà l'amour et la haine. Dans les liens familiaux et le travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Novo quadro da parentalidade e do acolhimento profissional da criança em domicilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Albuquerque Da Rocha, Elni Elisa Willms. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formaçao de professores. Entre a esperança e a pandemiea,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verona, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032394v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04962862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple hypermoderne ou l’avenir d’une illusion</w:t>
               </w:r>
@@ -7301,448 +7301,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parler bambin&amp;quot;, un avatar parmi d’autres du néolibéralisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Ben Soussan et Sylvie Rayna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le programme « Parler bambin » : enjeux et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dauphin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammouche Abdelhafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modak Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeneclaey Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les fratries, de l’interdit au non-dit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Thiéry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frères et sœurs ? Incestes sous silence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soutien aux parents et la normativité. Pour sortir du parentalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neyrand G., Coum D., Wilpert M-D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaise dans le soutien à la parentalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt supérieur de l’enfant, un miroir aux alouettes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Claire Réglier, Caroline Siffrein-Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intérêt de l’enfant : mythe ou réalité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut universitaire Varenne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032408v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05032409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes du politique sur le bébé et son devenir</w:t>
               </w:r>
@@ -8305,173 +8305,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles conceptions de la famille aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Balzani, Jean-Luc Deshayes, Marc Gillet, Jeanne Meyer, Jacques Rihoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protéger l’enfant par-delà les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN-éditions universitaires de Lorraine,, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité des modèles éducatifs et possibilités d’élaboration d’une éducation partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges FOTINOS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le divorce école-parents en France. Mythe et réalité en 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201921v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05201925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visée sécuritaire et managériale ou soutien et accompagnement des parents : les paradoxes d’une gestion néolibérale de la famille</w:t>
               </w:r>
@@ -8743,792 +8743,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre soin, une préoccupation humaine à contenu politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Dugnat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soigner, prendre soin en périnatalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la famille à la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Houzelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promouvoir la santé dès la petite enfance. Accompagner la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INPES éditions, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport parent-enfant à la croisée des chemins : un renouvellement des façons de voir et d’intervenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy, Paul Durning, Hélène Join-Lambert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de l’éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genres et parentalité : une renconfiguration qui interroge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Neyrand, Michel Tort, Marie-Dominique Wilpert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Père, mère, des fonctions incertaines. Les parents changent, les normes restent ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉRÈS, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une prévention relationnelle fonctionnant en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Fourel et Guillaume Malochet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques de cohésion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA DOCUMENTATION FRANÇAISE, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses et coalition de causes autour des figures du sport en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-202, 2013, 9782813000637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mésaventures du père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bedin, Martine Fournier,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA PARENTÉ EN QUESTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences humaines, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Houzelle. </w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter bébé, une disposition sexuée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Prieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promouvoir la santé dès la petite enfance. Accompagner la parentalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INPES éditions, 2013</w:t>
+              <w:t xml:space="preserve">Des bébés bien portés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...420 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de l’enfant et la rénovation de la bio-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romuald Bodin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses du contrôle social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue conjugal, un idéal précaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelhafid Hammouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202999v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05203008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exacerbation des tensions culturelles dans l’espace matrimonial : le cas des mariages forcés</w:t>
               </w:r>
@@ -9600,51 +9600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation des filles et des garçons dans les pratiques culturelles et sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Octobre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La socialisation des filles et des garçons dans les pratiques culturelles et sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture, 2010</w:t>
@@ -9920,182 +9920,182 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+                <w:t xml:space="preserve">Marianne Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Modak</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sellenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent: une injonction contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thévenot Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10171,51 +10171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la prison. Pour une étude des « spatialités » au sein de cinq prisons belges et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10325,64 +10325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Mekboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10489,51 +10489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et familles d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11085,51 +11085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.210.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.067.0105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.069.0141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.258.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.204.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.200.0097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.052.0028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.059.0107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.187.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4134.0331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.078.0033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.072.0106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.049.0035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.046.0035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.026.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.034.0144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.065.0027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936217v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.060.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.156.0111" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.157.0003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.021.0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.155.0080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.151.0073" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M'Sili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Wilpert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chapon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosingana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Mekboul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fra&#239;oli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Revest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Varro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bastard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard &#200;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032413v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Sandrine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouche Abdelhafid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modak Marianne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeneclaey Jeanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032410v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Wilpert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chapon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosingana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Mekboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fra&#239;oli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Revest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Varro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bastard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard &#200;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M'Sili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.210.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0279" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.067.0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.069.0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.258.0053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.204.0091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.200.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.052.0028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.059.0107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.187.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4134.0331" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.072.0106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.049.0035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.078.0033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.046.0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.026.0021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.034.0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.065.0027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.060.0051" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.157.0003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.021.0027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.155.0080" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.156.0111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.151.0073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1481" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Sandrine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouche Abdelhafid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modak Marianne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeneclaey Jeanne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>