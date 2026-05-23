--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -230,1746 +230,1746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soutenir et contrôler le parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2019, 978-2-7492-1463-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mère n’est pas tout ! Reconfiguration des rôles et perspectives de cosocialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2019, 1001 BB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">érès, 2019, 978-2-7492-1463-4</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaise dans le soutien à la parentalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2018, 978-2-7492-5828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour individualiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2018, 978-2-7492-5771-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens affectifs en famille d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité aujourd’hui fragilisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens affectifs en familles d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des liens en accueil familial &amp;quot;Qu’est-ce qui fait famille en accueil familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rosingana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.onpe.gouv.fr/system/files/ao/aot2014.chapon_rf.pdf, 2017, La question des liens en accueil familial "Qu’est-ce qui fait famille en accueil familial ? Rapport ONPE, Chapon N., Siffrein-Blanc C., Neyrand G., Bonifay E., Rosingana M</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des savoirs sur la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. Fabert, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Père, mère, après séparation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2015, 978-2-7492-4923-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre blanc de la résidence alternée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, 978-2-7492-4217-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoparentalité précaire et femme sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, Pratiques du champ social, 978-2-7492-4221-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps sexué de l’enfant et normes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Mekboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2014, ENFANCE ET PARENTALITÉ, M-F. Dubois-Sacrispeyre, 978-2-7492-3978-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERE, MERE, DES FONCTIONS INCERTAINES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Wilpert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2013, 978-2-7492-3938-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOUTIEN A LA PARENTALITE ET CONTROLE SOCIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yapaka.be. 2013, Temps d'arrêt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir la santé dès la petite enfance - Accompagner la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Houzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique France. , 2013, 978-2-9161-9239-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue familial, un idéal précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2009, Couples, famille et métamorphoses, Jean-G. Lemaire, 978-2-7492-1023-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant face à la séparation des parents. Une solution, la résidence alternée,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros- La découverte, 2009, 978-2-7071-5786-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVEIL ET SOCIALISATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">érès, 2018, 978-2-7492-5828-7</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fraïoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pros Pages Editions, 2008, 978-2-917590-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">érès, 2018, 978-2-7492-5771-6</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mariages forcés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Mekboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2008, 978-2-7071-5390-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles et petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">érès, 2006, ENFANCES ET PARENTALITÉS, 2749205557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Yapaka.be. 2018</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il avoir peur de nos enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2006, 2-7071-5009-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...1193 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961571v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04961585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver le lien parental</w:t>
               </w:r>
@@ -3765,1868 +3765,1868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveau cadre de la parentalité et de l'accueil... professionnel de l'enfant à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 69 (1), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.069.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La résidence alternée ou le défi de la coparentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (1), pp.5-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/caf.2014.3002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nouveau cadre de la parentalité et de l'accueil... professionnel de l'enfant à domicile</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps sexué et identité, un espace de confrontations normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 11 (1), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfance, corps et genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (258), pp.53-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.258.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace familial indexé au sentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°204, pp.91 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.204.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation des références et incertitude des repères en matière familiale. La place des savoirs sur l'homme en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 24 (4), pp.275-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.124.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconfiguration de la socialisation précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 200 (2), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.200.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'expert psychologue au parentalisme politique, les apories de la coéducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 52 (3), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.052.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survirilisation des pratiques sportives en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 59 (3), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.059.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple comme idéal, réponse à l'ultra-moderne solitude de l'individualisme démocratique et marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.036.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survirilisation des pratiques sportives en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N°59 (3), pp.107 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.059.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'institution du mariage au consentement des partenaires, une mise hors jeu de la contrainte conjugale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (1), pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.187.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée, une pratique en cours de légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tome413, pp.331 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4134.0331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ENFANT COMME RÉFÉRENTIEL AMBIGU DES POLITIQUES PUBLIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sinueux parcours de la résidence alternée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, N° 69 (1), pp.143-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spi.069.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2009, n° 49 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.049.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corps sexué et identité, un espace de confrontations normatives</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée, témoin de la restructuration des relations privées et des liens familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rf.011.0097⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 72 (4), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.072.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fine</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un espace familial indexé au sentiment</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence alternée comme restauration d'une paternité déstabilisée par la séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.204.0091⟩</w:t>
+              <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (4), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lett.078.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs associatifs et institutionnels face aux mariages forcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dev.124.0275⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 119 (5), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.119.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconfiguration de la socialisation précoce</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter bébé, une disposition sexuée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.200.0097⟩</w:t>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 46 (2), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spi.046.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'expert psychologue au parentalisme politique, les apories de la coéducation</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sphère privée à l'espace public : un mélange des genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 65 (1), pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.065.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention psychique précoce, une démarche controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 26 (1), pp.21-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cont.026.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la famille et rapport à l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 52 (3), pp.28-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.052.0028⟩</w:t>
+              <w:t xml:space="preserve">, 2007, n o 34 (1), pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.034.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...1112 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936450v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04938326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFLIT DES MODÈLES DE PRÉVENTION PSYCHIQUE PRÉCOCE</w:t>
               </w:r>
@@ -7374,375 +7374,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intérêt supérieur de l’enfant, un miroir aux alouettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Claire Réglier, Caroline Siffrein-Blanc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intérêt de l’enfant : mythe ou réalité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Varenne, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien aux parents et la normativité. Pour sortir du parentalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neyrand G., Coum D., Wilpert M-D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaise dans le soutien à la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dauphin Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammouche Abdelhafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modak Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeneclaey Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les fratries, de l’interdit au non-dit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Thiéry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frères et sœurs ? Incestes sous silence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032410v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05032408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes du politique sur le bébé et son devenir</w:t>
               </w:r>
@@ -7940,173 +7940,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parentalité au cœur des politiques familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland COUTANCEAU et Jocelyne DAHAN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole de l’enfant. La vérité sort-elle toujours de la bouche des enfants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incertitudes et paradoxes de la famille contemporaine. Mutation de la filiation, diversification des familles, conflictualité normative et incertitudes de la régulation politico-juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’université de Toulouse 1 Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnes et familles - hommage à Jacqueline Pousson-Petit,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033792v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05201900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolução do estatuto da residência alternada em França</w:t>
               </w:r>
@@ -8451,246 +8451,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le parcours mouvementé de la résidence alternée en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Neyrand et Chantal Zaouche-Gaudron,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre blanc de la résidence alternée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle éducatif des parents : une ambivalence du regard social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Attias, Lucette Khaïat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants rebelles, parents coupables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visée sécuritaire et managériale ou soutien et accompagnement des parents : les paradoxes d’une gestion néolibérale de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Etre un bon parent », une injonction contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201930v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05201939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du social au familial : des mutations relationnelles qui bouleversent les représentations</w:t>
               </w:r>
@@ -8816,427 +8816,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une prévention relationnelle fonctionnant en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Fourel et Guillaume Malochet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques de cohésion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA DOCUMENTATION FRANÇAISE, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses et coalition de causes autour des figures du sport en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-202, 2013, 9782813000637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport parent-enfant à la croisée des chemins : un renouvellement des façons de voir et d’intervenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy, Paul Durning, Hélène Join-Lambert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de l’éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genres et parentalité : une renconfiguration qui interroge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Neyrand, Michel Tort, Marie-Dominique Wilpert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Père, mère, des fonctions incertaines. Les parents changent, les normes restent ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉRÈS, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la famille à la parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Houzelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promouvoir la santé dès la petite enfance. Accompagner la parentalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INPES éditions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202995v1</w:t>
-              </w:r>
-[...325 lines deleted...]
-                <w:t xml:space="preserve">hal-03690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mésaventures du père</w:t>
               </w:r>
@@ -9362,173 +9362,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dialogue conjugal, un idéal précaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelhafid Hammouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences conjugales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps de l’enfant et la rénovation de la bio-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romuald Bodin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses du contrôle social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203004v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05202999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exacerbation des tensions culturelles dans l’espace matrimonial : le cas des mariages forcés</w:t>
               </w:r>
@@ -10171,77 +10171,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la prison. Pour une étude des « spatialités » au sein de cinq prisons belges et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11085,51 +11085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Wilpert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chapon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosingana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Mekboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fra&#239;oli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Revest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Varro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bastard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard &#200;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M'Sili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.210.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0279" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.067.0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.069.0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.258.0053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.204.0091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.200.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.052.0028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.059.0107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.187.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4134.0331" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.072.0106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.049.0035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.078.0033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.046.0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.026.0021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.034.0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.065.0027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.060.0051" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.157.0003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.021.0027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.155.0080" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.156.0111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.151.0073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1481" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Sandrine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouche Abdelhafid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modak Marianne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeneclaey Jeanne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Wilpert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chapon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosingana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poussin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Mekboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fra&#239;oli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Revest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Varro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bastard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardia-Voneche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard &#200;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M'Sili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0136" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.217.0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.210.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0279" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.067.0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.046.0059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.069.0141" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.258.0053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.204.0091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.124.0275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.200.0097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.052.0028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.059.0107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.036.0117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.187.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4134.0331" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.049.0035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.072.0106" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.078.0033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.046.0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.065.0027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.026.0021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.034.0144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.060.0051" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.157.0003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.021.0027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.155.0080" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.156.0111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.151.0073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534433" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1995.1481" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin Sandrine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouche Abdelhafid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modak Marianne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeneclaey Jeanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202973v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202995v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203004v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>